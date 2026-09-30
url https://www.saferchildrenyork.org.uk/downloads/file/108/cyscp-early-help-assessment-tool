--- v0 (2025-10-07)
+++ v1 (2026-09-30)
@@ -1,9765 +1,11186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E64E534" w14:textId="0EE0BBEA" w:rsidR="00BB76D7" w:rsidRDefault="00DB2AE7" w:rsidP="00B01616">
+    <w:p w14:paraId="48323510" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:color w:val="2960A3"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D5178E">
+      <w:r w:rsidRPr="00F65C57">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="2960A3"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03B7AE41" wp14:editId="2C997F1A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7965610C" wp14:editId="4149001F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>1724025</wp:posOffset>
+                  <wp:posOffset>1724028</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-349250</wp:posOffset>
+                  <wp:posOffset>-349245</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6524625" cy="518795"/>
+                <wp:extent cx="6524628" cy="518163"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Text Box 3"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="1545007863" name="Text Box 3">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E0FCE17-17FB-4482-A6BE-FDF0AD01C0FC}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6524625" cy="518795"/>
+                          <a:ext cx="6524628" cy="518163"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
+                          <a:prstDash/>
                         </a:ln>
-                        <a:extLst>
-[...17 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="14F73C5E" w14:textId="77777777" w:rsidR="00DB2AE7" w:rsidRPr="00F736C6" w:rsidRDefault="00DB2AE7" w:rsidP="00DB2AE7">
+                          <w:p w14:paraId="71CF02A2" w14:textId="77777777" w:rsidR="00E67191" w:rsidRDefault="00E8167D">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
-                                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                                <w:color w:val="8A4496"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F736C6">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
-                                <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                                <w:color w:val="8A4496"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Family Early Help Assessment </w:t>
+                              <w:t xml:space="preserve">Our Family Support Needs and Plan </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="03B7AE41" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="7965610C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:135.75pt;margin-top:-27.5pt;width:513.75pt;height:40.85pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBQuR84QEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46NOG2NOEXXosOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lp2m23YpeBImkH997pDfX09CzvUKnwZQ8XSw5U0ZCrU1b8h/f7z9c&#10;cua8MLXowaiSH5Tj19v37zajLVQGHfS1QkYgxhWjLXnnvS2SxMlODcItwCpDyQZwEJ6e2CY1ipHQ&#10;hz7Jlst1MgLWFkEq5yh6Nyf5NuI3jZL+sWmc8qwvOXHz8cR4VuFMthtRtChsp+WRhngFi0FoQ01P&#10;UHfCC7ZD/R/UoCWCg8YvJAwJNI2WKmogNenyHzVPnbAqaiFznD3Z5N4OVn7dP9lvyPz0ESYaYBTh&#10;7APIn44ZuO2EadUNIoydEjU1ToNlyWhdcfw0WO0KF0Cq8QvUNGSx8xCBpgaH4ArpZIROAzicTFeT&#10;Z5KC6zxbrbOcM0m5PL28uMpjC1E8f23R+U8KBhYuJUcaakQX+wfnAxtRPJeEZgbudd/HwfbmrwAV&#10;hkhkHwjP1P1UTVQdVFRQH0gHwrwntNd06QB/czbSjpTc/doJVJz1nw15cZWuVmGp4mOVX2T0wPNM&#10;dZ4RRhJUyT1n8/XWz4u4s6jbjjrN7hu4If8aHaW9sDrypj2Iio87Gxbt/B2rXv6s7R8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQC/QvNY3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tZW4tXYj0pIQp0IgriBKi8TNjbdJ1HgdxW4T/p7tCW47mqfZmWIzuU5ccAitJw3LhQKBVHnbUq1h&#10;9/k6fwARoiFrOk+o4QcDbMrbm8Lk1o/0gZdtrAWHUMiNhibGPpcyVA06Exa+R2Lv6AdnIsuhlnYw&#10;I4e7TiZKraQzLfGHxvT43GB12p6dhv3b8fvrXr3XLy7tRz8pSS6TWt/NpqdHEBGn+AfDtT5Xh5I7&#10;HfyZbBCdhmS9TBnVME9THnUlkizj68Deag2yLOT/DeUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEFC5HzhAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAL9C81jfAAAACwEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:135.75pt;margin-top:-27.5pt;width:513.75pt;height:40.8pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaL3llvAEAAGwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6N469JOuMOMW2oMOA&#10;Yi2Q7QMUWYoFSKImKbGzrx8lp0nQ3opdZJKPoh4f6eX9YDQ5CB8U2IaWkyklwnJold019Pevh9s7&#10;SkJktmUarGjoUQR6v7r5sOxdLSroQLfCEyxiQ927hnYxurooAu+EYWECTlgEJXjDIrp+V7Se9Vjd&#10;6KKaThdFD751HrgIAaPrEaSrXF9KweOTlEFEohuK3GI+fT636SxWS1bvPHOd4ica7B0sDFMWHz2X&#10;WrPIyN6rN6WM4h4CyDjhYAqQUnGRe8BuyumrbjYdcyL3guIEd5Yp/L+y/Odh4549icNXGHCASZDe&#10;hTpgMPUzSG/SF5kSxFHC41k2MUTCMbiYV7NFhYPmiM3Lu3LxMZUpLredD/G7AEOS0VCPY8lqscNj&#10;iGPqS0p6zMKD0jqPRttXgZS3ZqEbbyW4uPBNVhy2A4LJ3EJ7xN5wPfHRDvxfSnocdUPDnz3zghL9&#10;w6KWn8vZLO1GdmbzTxU6/hrZXiPMcizV0EjJaH6L4z7hQB2Lj3bjeJJo5P1lH0Gq3OOF0YkzjjSr&#10;dFq/tDPXfs66/CSrfwAAAP//AwBQSwMEFAAGAAgAAAAhAOfCEY/eAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNxauxEJTYhTIRBXEAUqcXPjbRIRr6PYbcLfsz3R247maXam&#10;3MyuFyccQ+dJw2qpQCDV3nbUaPj8eFmsQYRoyJreE2r4xQCb6vqqNIX1E73jaRsbwSEUCqOhjXEo&#10;pAx1i86EpR+Q2Dv40ZnIcmykHc3E4a6XiVKZdKYj/tCaAZ9arH+2R6fh6/XwvbtTb82zS4fJz0qS&#10;y6XWtzfz4wOIiHP8h+Fcn6tDxZ32/kg2iF5Dcr9KGdWwSFMedSaSPOdrz16WgaxKebmh+gMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCaL3llvAEAAGwDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDnwhGP3gAAAAsBAAAPAAAAAAAAAAAAAAAAABYE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="14F73C5E" w14:textId="77777777" w:rsidR="00DB2AE7" w:rsidRPr="00F736C6" w:rsidRDefault="00DB2AE7" w:rsidP="00DB2AE7">
+                    <w:p w14:paraId="71CF02A2" w14:textId="77777777" w:rsidR="00E67191" w:rsidRDefault="00E8167D">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
-                          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                          <w:color w:val="8A4496"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00F736C6">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
-                          <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+                          <w:color w:val="8A4496"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Family Early Help Assessment </w:t>
+                        <w:t xml:space="preserve">Our Family Support Needs and Plan </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-147" w:tblpY="127"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="7366" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="15451"/>
+        <w:gridCol w:w="4673"/>
+        <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB2AE7" w14:paraId="130BCA33" w14:textId="77777777" w:rsidTr="0037545C">
-[...5 lines deleted...]
-          <w:p w14:paraId="319DEFF8" w14:textId="08921AAD" w:rsidR="00DB2AE7" w:rsidRPr="00115C7A" w:rsidRDefault="00DB2AE7" w:rsidP="00F7432F">
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="13F5B494" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="492A866C" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...28 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...20 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Start date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F73AE61" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5144A1C8" w14:textId="77777777" w:rsidR="00DB2AE7" w:rsidRDefault="00DB2AE7" w:rsidP="00B01616">
-[...74 lines deleted...]
-    <w:p w14:paraId="60029FE3" w14:textId="2E28D889" w:rsidR="00DB2AE7" w:rsidRDefault="00503714" w:rsidP="00503714">
+    <w:p w14:paraId="541D56A0" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1836"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
           <w:color w:val="2960A3"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F65C57">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
           <w:color w:val="2960A3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="152"/>
-        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="15446" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3256"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4414"/>
+        <w:gridCol w:w="2547"/>
+        <w:gridCol w:w="12899"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E941B5" w:rsidRPr="00D5178E" w14:paraId="3EC00D47" w14:textId="77777777" w:rsidTr="00E941B5">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="4C00A730" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15446" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04910F32" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E941B5">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">1: Our Family living with us at home </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="261F39B3" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="501AB4DA" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...153 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Family address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B98F5EC" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C8B5514" w14:textId="584B9756" w:rsidR="00C10E5C" w:rsidRDefault="00C10E5C" w:rsidP="00B01616">
+    <w:p w14:paraId="16F54F23" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:color w:val="2960A3"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-147" w:tblpY="-71"/>
         <w:tblW w:w="15446" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2547"/>
-        <w:gridCol w:w="12899"/>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C10E5C" w:rsidRPr="00D5178E" w14:paraId="06187F98" w14:textId="77777777" w:rsidTr="00AD15FC">
-[...101 lines deleted...]
-      <w:tr w:rsidR="00DB2AE7" w:rsidRPr="00D5178E" w14:paraId="3126CD97" w14:textId="77777777" w:rsidTr="00665CEA">
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="56E1423E" w14:textId="77777777" w:rsidTr="003D4DB6">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15446" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="16AACA7D" w14:textId="77777777" w:rsidR="00DB2AE7" w:rsidRPr="00D5178E" w:rsidRDefault="00DB2AE7" w:rsidP="00DB2AE7">
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BE9B3A6" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
             <w:pPr>
               <w:ind w:right="-23"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Details of all </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB2AE7">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>children</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB2AE7">
-[...4 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in our household:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F9DE184" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:ind w:right="-23"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2AE7" w:rsidRPr="00D5178E" w14:paraId="3F52F699" w14:textId="77777777" w:rsidTr="00665CEA">
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="3F486298" w14:textId="77777777" w:rsidTr="003D4DB6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="38A9EBD4" w14:textId="77777777" w:rsidR="00DB2AE7" w:rsidRPr="00D5178E" w:rsidRDefault="00DB2AE7" w:rsidP="00DB2AE7">
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AB734B2" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
               <w:t>First name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="69C8F2EA" w14:textId="77777777" w:rsidR="00DB2AE7" w:rsidRPr="00D5178E" w:rsidRDefault="00DB2AE7" w:rsidP="00DB2AE7">
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="016D40EC" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5D1BDF1C" w14:textId="1AA286EA" w:rsidR="00DB2AE7" w:rsidRPr="00D5178E" w:rsidRDefault="004E0BFA" w:rsidP="00DB2AE7">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5760504F" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="114B28CA" w14:textId="77777777" w:rsidR="00DB2AE7" w:rsidRPr="00D5178E" w:rsidRDefault="00DB2AE7" w:rsidP="00DB2AE7">
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Date of Birth/ Estimated Due Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24F5D7D8" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Ethnicity</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B688B47" w14:textId="77777777" w:rsidR="00DB2AE7" w:rsidRPr="00D5178E" w:rsidRDefault="00DB2AE7" w:rsidP="00DB2AE7">
+          <w:p w14:paraId="0666430D" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="44B3D79E" w14:textId="77777777" w:rsidR="00DB2AE7" w:rsidRPr="00D5178E" w:rsidRDefault="00DB2AE7" w:rsidP="00DB2AE7">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C270B70" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Gender</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3975" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4263A469" w14:textId="77777777" w:rsidR="00DB2AE7" w:rsidRPr="00D5178E" w:rsidRDefault="00DB2AE7" w:rsidP="00DB2AE7">
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20EE86A1" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="03A72C16" w14:textId="77777777" w:rsidR="00DB2AE7" w:rsidRPr="00D5178E" w:rsidRDefault="00DB2AE7" w:rsidP="00DB2AE7">
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79AF9824" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-              <w:t>School/ education provider</w:t>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Special Educational Needs and Disabilities (SEND)/ communication need</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="606C8C1F" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Childminder/early years/school/ education provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2AE7" w:rsidRPr="00D5178E" w14:paraId="7F6BBC33" w14:textId="77777777" w:rsidTr="00665CEA">
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="14041FEA" w14:textId="77777777" w:rsidTr="003D4DB6">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56FB392F" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7ECDA35A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3200A763" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E2245D3" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...30 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63DD86B8" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44861D3B" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="681C38D9" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DBDC390" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2AE7" w:rsidRPr="00D5178E" w14:paraId="4EF29D2C" w14:textId="77777777" w:rsidTr="00665CEA">
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="337F62B7" w14:textId="77777777" w:rsidTr="003D4DB6">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D491B1D" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78A20FD5" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C465895" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31C15639" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...30 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6115998E" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14B0B60E" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A44E5EA" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20353001" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2AE7" w:rsidRPr="00D5178E" w14:paraId="30D782A4" w14:textId="77777777" w:rsidTr="00665CEA">
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="4D460763" w14:textId="77777777" w:rsidTr="003D4DB6">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38FAE3D8" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C039563" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0086A81F" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48EC66BB" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...30 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="302DF9FD" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EDC2CFC" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FB6A3BB" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CB3EADD" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="14B1AA3C" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12963869" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27FEC6A6" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7417921D" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="474D4B23" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B484711" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EDB50B6" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EB42192" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F78B482" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...541 lines deleted...]
-    <w:p w14:paraId="5971FC63" w14:textId="77777777" w:rsidR="00E941B5" w:rsidRDefault="00E941B5">
+    <w:p w14:paraId="7EDC6C73" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...27 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-147" w:tblpY="1"/>
-[...10 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="15446" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="15451"/>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B6012" w:rsidRPr="00D5178E" w14:paraId="64071669" w14:textId="77777777" w:rsidTr="00EC0036">
-[...5 lines deleted...]
-          <w:p w14:paraId="5653B301" w14:textId="75DC7C7B" w:rsidR="002B6012" w:rsidRPr="00D5178E" w:rsidRDefault="00665CEA" w:rsidP="001C1368">
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="291E8963" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="693981DE" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:ind w:right="-23"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk231715983"/>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Details of all </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">adults </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>in our household:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E3818DC" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="-23"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="3C49ED74" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13897029" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk231716178"/>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>First name(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AA09C87" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Surname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EA1B366" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C6C070D" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17576401" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Gender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EA42B85" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B2646C9" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Special Educational Needs and Disabilities (SEND)/ communication need</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16767313" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Relationship to children</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59296283" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(indicate if Parental responsibility)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23B527CA" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Contact details</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77C42EF2" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Tel/email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="402C4BB8" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B275893" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F7DECA6" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CEC6FDA" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="658BC5FA" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E36E21C" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A8D214A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7342FAE8" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BA08D1D" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0952950A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="2101F730" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E619653" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00D0EF1C" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A71A983" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2580E41A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CBB92C2" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22FA0A19" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D6230F4" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AFCF29B" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04F408CB" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="5FA537E2" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6374C30E" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="116BC907" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F0BDC52" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35101A45" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45CC92DF" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="542B4BA1" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C01386E" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75DE9EBD" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="787C9D23" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="052DDEA9" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15446" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="605DAFCB" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="-23"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Details of any </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...21 lines deleted...]
-            </w:r>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>other adults who have parental responsibility living elsewhere:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="773342EE" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BC399B0" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>First name(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29EBD9CB" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Surname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="580F06F4" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="538AA00C" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="082ACB4C" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Gender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CC5DB67" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D7EF27A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Special Educational Needs and Disabilities (SEND)/ communication need</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A294077" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Relationship to children</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B9AB85F" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="299FF59F" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Contact details</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="789E97D2" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Tel/email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="6EE80ED0" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="049B972E" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="600376C8" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FF0C3E6" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52984850" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="371B0559" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22A8EA78" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4537CDD8" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08E09F8E" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C55B406" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="6C9C50F2" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="578D2A16" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D9476D1" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="239F0E30" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27F00E3F" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F5F5350" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="470C0864" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33AAC67C" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="398D5AF0" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7EE6857F" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...364 lines deleted...]
-    <w:p w14:paraId="329F4952" w14:textId="77777777" w:rsidR="00772DB6" w:rsidRPr="00AA7F30" w:rsidRDefault="00772DB6" w:rsidP="00266EFF">
+    <w:p w14:paraId="43DA3ED6" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-147" w:tblpY="106"/>
-[...10 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="15588" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3347"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5953"/>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="1848"/>
+        <w:gridCol w:w="6243"/>
+        <w:gridCol w:w="5234"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B01616" w:rsidRPr="00D5178E" w14:paraId="7AF5969C" w14:textId="77777777" w:rsidTr="00C10E5C">
-[...2 lines deleted...]
-            <w:tcW w:w="5000" w:type="pct"/>
+      <w:tr w:rsidR="00F65C57" w:rsidRPr="00F65C57" w14:paraId="153A0886" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15588" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A511FB3" w14:textId="38F5D052" w:rsidR="00F65C57" w:rsidRPr="00960277" w:rsidRDefault="00F65C57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> school, health services.</w:t>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00960277">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2: Friends and Family in our life who support us now or could do in the future</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0087740B" w:rsidRPr="00D5178E" w14:paraId="106ECDC6" w14:textId="77777777" w:rsidTr="0087740B">
-[...90 lines deleted...]
-              <w:t xml:space="preserve"> Visiting home, weekly meetings, group work, counselling</w:t>
+      <w:tr w:rsidR="00F65C57" w:rsidRPr="00F65C57" w14:paraId="1108CA4B" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03FB7F0B" w14:textId="152AFEA3" w:rsidR="00F65C57" w:rsidRPr="00F65C57" w:rsidRDefault="00F65C57" w:rsidP="00F65C57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+              <w:t>Full name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62456D71" w14:textId="2D777C59" w:rsidR="00F65C57" w:rsidRPr="00F65C57" w:rsidRDefault="00F65C57" w:rsidP="00F65C57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+              <w:t>Relationship to children</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C847B92" w14:textId="5BEA2099" w:rsidR="00F65C57" w:rsidRPr="00F65C57" w:rsidRDefault="00F65C57" w:rsidP="00F65C57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+              <w:t>Help and support they provide now</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5234" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FF16540" w14:textId="77777777" w:rsidR="00F65C57" w:rsidRPr="00F65C57" w:rsidRDefault="00F65C57" w:rsidP="00F65C57">
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+              <w:t>Contact details</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21854730" w14:textId="2AC60FA9" w:rsidR="00F65C57" w:rsidRPr="00F65C57" w:rsidRDefault="00F65C57" w:rsidP="00F65C57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+              <w:t>(where parent/carer has consent to share)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0087740B" w14:paraId="517CA050" w14:textId="77777777" w:rsidTr="0087740B">
-[...43 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="325C639C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F4A5875" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12306FED" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67428E78" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5234" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F607458" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2AE7" w14:paraId="67243995" w14:textId="77777777" w:rsidTr="0087740B">
-[...43 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="757BBFC7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D661318" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FF734C4" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79B0341E" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5234" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77CC58E8" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0087740B" w14:paraId="6ECF3E98" w14:textId="77777777" w:rsidTr="0087740B">
-[...43 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="1322EB13" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27792D1B" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EC4295E" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7673DCB4" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5234" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55E6D269" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="45890F74" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DA10514" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="654CAD8D" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6243" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49AAD988" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5234" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A68120B" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="219ADB06" w14:textId="77777777" w:rsidR="001A6D54" w:rsidRDefault="001A6D54" w:rsidP="00266EFF">
+    <w:p w14:paraId="3622BEB7" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15588" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="12616"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="2F098929" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DFB49B2" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Named Family Key contact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C471BFC" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1BDFB1FA" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5142" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2688"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="4819"/>
+        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="1985"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="48C4AE37" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13602" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FBB939E" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>3: Workers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>involved with our family</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>. e.g. early years, school, health, community services.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A1AFF66" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="06303ACE" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2688" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C5C5CBB" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Name and job role</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E5E493A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Agency</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="422C0100" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Contact number/ email address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D2F290E" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activity/support being provided </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0546BF94" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="272"/>
+              </w:tabs>
+              <w:ind w:left="414" w:hanging="414"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When Lead Worker </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="046C7B47" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2688" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="034CA07F" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DB5C955" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31F98744" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CC70DD3" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B6A347E" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="3664E368" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2688" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50C1FA6E" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CB12B2C" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73D20F52" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CA2C2E9" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B1C43E0" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="21BEB9DB" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2688" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5774F082" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C3BA25D" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56D09C48" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C084F79" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="10" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="10" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05DD9C38" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2CECD22A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-147" w:tblpY="54"/>
-[...10 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="15588" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="15446"/>
+        <w:gridCol w:w="15588"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00665CEA" w:rsidRPr="00D5178E" w14:paraId="4D79A8A1" w14:textId="77777777" w:rsidTr="00665CEA">
-[...5 lines deleted...]
-          <w:p w14:paraId="08C3755A" w14:textId="77777777" w:rsidR="00665CEA" w:rsidRPr="0012458B" w:rsidRDefault="00665CEA" w:rsidP="00665CEA">
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="0F5373BD" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15588" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1447534D" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">4: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...12 lines deleted...]
-              <w:t>Why is an early help assessment being completed?</w:t>
+              </w:rPr>
+              <w:t>What the children say</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> — directly or through those who know them well.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00665CEA" w:rsidRPr="00D5178E" w14:paraId="72A6FCE2" w14:textId="77777777" w:rsidTr="00665CEA">
-[...18 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="0E73D937" w14:textId="77777777" w:rsidR="00E04D2C" w:rsidRDefault="00E04D2C" w:rsidP="00266EFF">
+    <w:p w14:paraId="0F8BC712" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...39 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-67"/>
-[...11 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="15593" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2263"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4679"/>
+        <w:gridCol w:w="2411"/>
+        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="4389"/>
+        <w:gridCol w:w="4966"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A7C09" w14:paraId="64D70A19" w14:textId="77777777" w:rsidTr="00224F16">
-[...63 lines deleted...]
-              <w:t>Consider the whole family and all views when completing this section.</w:t>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="57049630" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0060B3DE" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="314" w:hanging="314"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>My name is…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18E0F337" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>What am I worried about?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08DF34DD" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>What is good in my life?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75FBC6BF" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>What could help me?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001734C0" w14:paraId="7A63323A" w14:textId="77777777" w:rsidTr="00AB7DD6">
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="544F7886" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="676"/>
+          <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
-[...80 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="660284C7" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09ACC23A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43A3EF2E" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="031B95D3" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001734C0" w14:paraId="39921F33" w14:textId="77777777" w:rsidTr="001734C0">
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="362AC638" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="579"/>
+          <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
-[...49 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07CF815B" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EA22DEA" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4679" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="4389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EC84A23" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14D122A5" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001734C0" w14:paraId="7A5B23EF" w14:textId="77777777" w:rsidTr="001734C0">
-[...66 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="1CBEF8A3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2203279D" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E1380A2" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D3AB571" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="504FB426" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001734C0" w14:paraId="4D5BD25B" w14:textId="77777777" w:rsidTr="001734C0">
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="69325987" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="490"/>
+          <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
-[...63 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65554F18" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14C8294F" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DE56A27" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4966" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45264BAF" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001734C0" w14:paraId="0596A32A" w14:textId="77777777" w:rsidTr="001734C0">
-[...493 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="7FA8A5F2" w14:textId="77777777" w:rsidR="00554644" w:rsidRDefault="00554644" w:rsidP="00190D9E">
+    <w:p w14:paraId="4BA191E5" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
       <w:pPr>
-        <w:ind w:left="-993"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="28"/>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1066CFB7" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-67"/>
-[...11 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="15877" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="846"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="710"/>
+        <w:gridCol w:w="15877"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00236026" w:rsidRPr="006A7C09" w14:paraId="0C336813" w14:textId="77777777" w:rsidTr="00FA5BFF">
-[...6 lines deleted...]
-          <w:p w14:paraId="44B91A51" w14:textId="5CC6050A" w:rsidR="00236026" w:rsidRPr="006A7C09" w:rsidRDefault="00236026" w:rsidP="007A2794">
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="2982294B" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15877" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="533B6AEF" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...363 lines deleted...]
-              <w:t>Overall, how would the family score their circumstances and their wellbeing?</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">5: Our Family Support Needs </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00975874" w14:paraId="3CF83D86" w14:textId="77777777" w:rsidTr="00975874">
-[...399 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="183559DF" w14:textId="77777777" w:rsidR="00236026" w:rsidRDefault="00236026" w:rsidP="00190D9E">
+    <w:p w14:paraId="0176ED41" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
       <w:pPr>
-        <w:ind w:left="-993"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="170"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="15735" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5250"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="7797"/>
+        <w:gridCol w:w="7938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C4C5D" w:rsidRPr="00B63271" w14:paraId="05CF9ED3" w14:textId="77777777" w:rsidTr="00DB2AE7">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="138D5B59" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A788345" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Our worries (what concerns us)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C50D1CD" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Our strengths (what works well)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="17CB8512" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1261"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30F62FD0" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F95072A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4340D6D6" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="297E9DE5" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="797C1EF9" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29BD2CEC" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="597113F4" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="621756A6" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3464046F" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C0ADFE7" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="483C88FE" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55605DA7" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CF5A04A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="261321CF" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4704BD78" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BE57212" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C55EF56" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="2E34665B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="401"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75BCBA4F" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...43 lines deleted...]
-              <w:t>use this plan with your worker to set goals for you and your family.</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Worry Statement(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6444606F" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wellbeing goal(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C4C5D" w:rsidRPr="00B63271" w14:paraId="0F85E526" w14:textId="77777777" w:rsidTr="00DB2AE7">
-[...85 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="7C065022" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1261"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B477758" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FBA2CFA" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="545C73FF" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79DADD2B" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C63AB29" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76AA3D80" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C4C5D" w:rsidRPr="00574F0B" w14:paraId="444F8D43" w14:textId="77777777" w:rsidTr="00DB2AE7">
-[...191 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w14:paraId="7F96E8AD" w14:textId="5B69283C" w:rsidR="007B24F6" w:rsidRDefault="007B24F6" w:rsidP="008A57AB"/>
+    <w:p w14:paraId="193D1347" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5719460F" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15446" w:type="dxa"/>
-[...7 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="5191" w:type="pct"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="15446"/>
+        <w:gridCol w:w="15736"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB7DD6" w:rsidRPr="00B63271" w14:paraId="21AC4CD3" w14:textId="77777777" w:rsidTr="00AB7DD6">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="76B566AD" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FA1A149" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk163555503"/>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6: Wellbeing Scale – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> On a scale of 0-10 where 10 is things are working well, the right support is in place and the family no longer need a lead worker and 0 means the family is struggling and without support the worries will get worse - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...43 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">where do people rate the situation? </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4EEA149D" w14:textId="77777777" w:rsidR="00AB7DD6" w:rsidRDefault="00AB7DD6" w:rsidP="008A57AB"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="423069C0" w14:textId="77777777" w:rsidR="00AB7DD6" w:rsidRDefault="00AB7DD6" w:rsidP="008A57AB"/>
+    <w:p w14:paraId="2830F01D" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="127"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="15735" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="562"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4252"/>
+        <w:gridCol w:w="15735"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C4C5D" w14:paraId="3033840C" w14:textId="77777777" w:rsidTr="001C4C5D">
-[...2 lines deleted...]
-            <w:tcW w:w="15446" w:type="dxa"/>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="44ED889D" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15735" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:bookmarkEnd w:id="2"/>
+          <w:p w14:paraId="78784659" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Name of each person scaling – scale and their reason, what they need to see for this scale to move up one or two</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="392FBEEA" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:firstLine="390"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77BBF723" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:firstLine="390"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0104FBA5" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:firstLine="390"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37369B38" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:firstLine="390"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="679EC919" w14:textId="77777777" w:rsidR="00E67191" w:rsidRDefault="00E67191">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC1B0C5" w14:textId="77777777" w:rsidR="00960277" w:rsidRDefault="00960277">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B74B40" w14:textId="77777777" w:rsidR="00960277" w:rsidRPr="00F65C57" w:rsidRDefault="00960277">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5195AAA8" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15593" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="998"/>
+        <w:gridCol w:w="10910"/>
+        <w:gridCol w:w="3685"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="285614F9" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75C0E26B" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>7:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03BB1896" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Next Steps </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(tick the one that applies)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BAAF3C1" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="6B851262" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="096F507A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E6F1EC2" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Our family will take action - no further involvement of the lead worker is required. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57FBA210" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="11082002" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B1F19E2" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2330DCAD" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Hlk230583536"/>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Our family need support from the lead worker to review our family support plan </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(single agency).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="248EB024" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Review Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="06C17EDE" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FC0B8C6" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F7D9225" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="_Hlk230583576"/>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Our family need support to be co-ordinated by the lead worker who will bring together a Team Around the Child/Family (TACF). </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F5C65FE" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>TACF meeting Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="482CC9F6" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="794CCEDC" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15451" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4684"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="4257"/>
+        <w:gridCol w:w="1974"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="710F7256" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15451" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6245F0CB" w14:textId="26F3F2DE" w:rsidR="001C4C5D" w:rsidRPr="007B24F6" w:rsidRDefault="00AB7DD6" w:rsidP="00075C00">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12A8CEBA" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">8:  Our Family Support Plan </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="0F3CE8E1" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78A232FE" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Well-being Goal(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="018B2DE4" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Action(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="536C41CB" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Who will do this?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B24EAE6" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>(update details in sections 2 and 3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52548346" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>By when?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="526431BC" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2EBEA80D" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6341C9EC" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DEC3C59" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AD40577" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52E265B2" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="417C77F4" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68D4CB7E" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="468F8494" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0ADDF983" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00B9BE9B" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70D1F3A2" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="724919A3" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F129272" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66891234" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="338C3938" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="257BFB80" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="206C3565" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="6CBA281C" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79697A06" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E7B231A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34FE7E14" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="223792BE" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="490555D2" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="49685722" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CA1BDAC" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23F640EF" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3925D54F" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B751249" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="554B6B83" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="42E38553" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7E900E" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+      <w:pPr>
+        <w:ind w:left="-993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15451" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="873"/>
+        <w:gridCol w:w="2600"/>
+        <w:gridCol w:w="9007"/>
+        <w:gridCol w:w="2971"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="6890F508" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B6926D3" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Hlk163555330"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14578" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C036044" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privacy Notice and Consent </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(to be completed when there are multiple support needs requiring a multi-agency (Team Around Child/Family) response</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="3A8B44B4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:bookmarkStart w:id="5" w:name="_Hlk222252898" w:displacedByCustomXml="next"/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...28 lines deleted...]
-              <w:p w14:paraId="435D9434" w14:textId="77777777" w:rsidR="001C4C5D" w:rsidRPr="007B24F6" w:rsidRDefault="001C4C5D" w:rsidP="001C4C5D">
+              </w:rPr>
+              <w:id w:val="1918051233"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="1C151611" w14:textId="64220752" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="005B6C23">
                 <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                    <w:bCs/>
+                    <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...197 lines deleted...]
-            <w:tcW w:w="14884" w:type="dxa"/>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14578" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...251 lines deleted...]
-              <w:r w:rsidR="008F7FDD" w:rsidRPr="008F7FDD">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FFC3BB3" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parent/carer: please mark the box to confirm you have read and understood the privacy notice which explains how your information may be shared with relevant agencies </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="00E67191" w:rsidRPr="00F65C57">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...374 lines deleted...]
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:t>https://www.york.gov.uk/privacy/EarlyHelp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="00F65C57">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>.  </w:t>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="5"/>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="3B46E10B" w14:textId="77777777" w:rsidTr="003D4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3473" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BD77ED7" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>explains what we will do with your and your family’s information when you receive early help support</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>Parent/carer name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6529C297" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...23 lines deleted...]
-                <w:sdtPr>
+              <w:t xml:space="preserve">Signature </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2971" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E1AF572" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="0EFDD2DD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3473" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2934398A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5390351A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2971" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E521BB5" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="244D7C59" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3473" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A8F0F2C" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9007" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D45EF3E" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2971" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EF7D25A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="350C1457" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:id w:val="824255157"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="4BA817E8" w14:textId="19515C1A" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00D24684">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:id w:val="366652036"/>
-[...734 lines deleted...]
-            </w:pPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14578" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AA9F441" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lead Worker: mark the box confirming parents/carers </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>seen the privacy notice and understand this document is to be shared with City of York Council and other agencies to be a part of the Team Around the Child and Family and email earlyhelpconsultants@york.gov.uk</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37DA58F1" w14:textId="77777777" w:rsidR="00C9115C" w:rsidRDefault="00C9115C" w:rsidP="00C9115C">
+    <w:p w14:paraId="2B752652" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EEC20A4" w14:textId="77777777" w:rsidR="00AB7DD6" w:rsidRDefault="00AB7DD6" w:rsidP="00C9115C">
+    <w:p w14:paraId="484BF407" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="97"/>
-[...9 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="15446" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4957"/>
-        <w:gridCol w:w="10206"/>
+        <w:gridCol w:w="3681"/>
+        <w:gridCol w:w="3974"/>
+        <w:gridCol w:w="1979"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB7DD6" w14:paraId="54F63805" w14:textId="77777777" w:rsidTr="00251332">
-[...16 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="5FC55DC9" w14:textId="77777777" w:rsidTr="00960277">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24DD7B06" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>10. REVIEW of Our Family Support Plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="254745F3" w14:textId="77777777" w:rsidTr="00960277">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31ABC23C" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="-390" w:firstLine="390"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Date of Review:                                                     Name of Lead worker:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="184CE63D" w14:textId="77777777" w:rsidTr="00960277">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A534010" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26CD75EA" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Well-being Goal(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33314C27" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05434C36" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Action(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01CF7782" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F285912" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Who will do this?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19EDCCC7" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-              <w:t>if this section is not completed, the referral will not be accepted</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(Update details in sections 2 and 3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52D5B27A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B2CD765" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>By When?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32503F2B" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Progress?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B9429AA" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Are the actions on the right track towards achieving the goal?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E0F3ED2" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>What went well?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79E9AC84" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>What didn’t go as expected?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="148C46EE" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>How can any barriers be overcome?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6489DF6B" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Goal achieved?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB7DD6" w:rsidRPr="00520A00" w14:paraId="10E4AFF7" w14:textId="77777777" w:rsidTr="00251332">
-[...15 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="218FE9CD" w14:textId="77777777" w:rsidTr="00960277">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="592967E2" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520A00">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:p>
+          <w:p w14:paraId="24832C02" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Why does this family require support from the Targeted Intervention Service?</w:t>
-[...15 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="573C1993" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Add any new actions identified to support the goals…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37ADF5DE" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27BE1AD8" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4318981A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="304A4DBA" w14:textId="77777777" w:rsidTr="00960277">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29091479" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="5C6325DF" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62B0B387" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FE421E1" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DF4746D" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06236293" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1689673D" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB7DD6" w:rsidRPr="00520A00" w14:paraId="3BC41B50" w14:textId="77777777" w:rsidTr="00251332">
-[...15 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="0C27EA66" w14:textId="77777777" w:rsidTr="00960277">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D94A5BF" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:p>
+          <w:p w14:paraId="3AA76DAC" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>What specific support is being requested?</w:t>
-[...16 lines deleted...]
-                <w:b/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44273ECB" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30A0CD62" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23F40810" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63E61105" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB7DD6" w:rsidRPr="00520A00" w14:paraId="75B8B652" w14:textId="77777777" w:rsidTr="00251332">
-[...132 lines deleted...]
-                <w:b/>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="1EA898BC" w14:textId="77777777" w:rsidTr="00960277">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72580F03" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Add any new goals identified after updating our support needs…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3744DCA1" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67D0CDC0" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5072209B" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4559BCB0" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="576608DE" w14:textId="77777777" w:rsidR="00AB7DD6" w:rsidRDefault="00AB7DD6" w:rsidP="00C9115C">
+    <w:p w14:paraId="44F8343F" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16C6D026" w14:textId="77777777" w:rsidR="00604114" w:rsidRDefault="00075C00" w:rsidP="00075C00">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5095" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="15445"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="716B93C9" w14:textId="77777777" w:rsidTr="00960277">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00F92776" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wellbeing Scale @ review – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> On a scale of 0-10 where 10 is things are working well, the right support is in place and the family no longer need a lead worker and 0 means the family is struggling and without support the worries will get worse - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>where do people rate the situation?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="11CD3FA9" w14:textId="77777777" w:rsidTr="00960277">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47116F85" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:firstLine="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Name of each person scaling – previous scale, current scale and their reason, what they need to see for this scale to move up one or two</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02F01D1C" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:firstLine="390"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50995BD7" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="-390" w:firstLine="390"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26652871" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="-390" w:firstLine="390"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="1F9A410A" w14:textId="77777777" w:rsidTr="00960277">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A0FEA40" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:firstLine="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of next review (if applicable): </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7BBDE16A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="C00000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk173143768"/>
-      <w:r w:rsidRPr="001734C0">
+      <w:r w:rsidRPr="00F65C57">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="C00000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Please send completed early help assessments to </w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>[If further reviews are required copy and paste section 10]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3E5DEA" w14:textId="642BF25B" w:rsidR="00075C00" w:rsidRPr="001734C0" w:rsidRDefault="00075C00" w:rsidP="00075C00">
+    <w:p w14:paraId="3E7D95F8" w14:textId="77777777" w:rsidR="00E67191" w:rsidRDefault="00E67191">
       <w:pPr>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001734C0">
+    </w:p>
+    <w:p w14:paraId="060162A5" w14:textId="77777777" w:rsidR="00960277" w:rsidRPr="00F65C57" w:rsidRDefault="00960277">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>If you are also using this form to refer for targeted intervention, please sen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F7FDD" w:rsidRPr="001734C0">
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15163" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8381"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="5398"/>
+        <w:gridCol w:w="675"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="7F595606" w14:textId="77777777" w:rsidTr="00960277">
+        <w:trPr>
+          <w:trHeight w:val="415"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72EF2BAC" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>11. When the role of the Lead Worker ends (indicate all that apply)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6B6ADB" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEF39B0" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Well-being goals met (indicate one only)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3784DE85" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="669C2829" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="268"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21462FD9" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">We will keep working together as a family </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA6617D" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F6C117" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Fully met</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="565A7089" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="2D0E5D36" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBD986B" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rStyle w:val="cf01"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>We have finished working with all support services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="778D0D72" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7949C0AD" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Mostly met</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D71AD34" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="6ADE0178" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1AB8BC" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rStyle w:val="cf01"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>We have asked for our plan/support to close.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2DCF26" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5770D040" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Some met</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF21360" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="715E4961" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EB5041" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rStyle w:val="cf01"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>We have moved away and don’t need support anymore.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B72AA9A" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19079962" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>None met</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53940A5C" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="344DF817" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="493205E6" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rStyle w:val="cf01"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>We have moved away and agree for our plan to be passed to a new area</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F19258B" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C208EF" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08DD7E96" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="61396874" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E335BA7" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rStyle w:val="cf01"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>We will now get support from a Family Help service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="034FF295" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D19FA99" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58AF8976" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="0DA7F2F5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72691C41" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rStyle w:val="cf01"/>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Workers have not been achieved contact or work with the family</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="456DDBF4" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="MS Gothic" w:hAnsi="Gill Sans MT" w:cs="Segoe UI Symbol"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="229C00AD" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D2A8F0" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7F204677" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001734C0">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="143C3C8B" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to </w:t>
-[...12 lines deleted...]
-      </w:hyperlink>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00075C00" w:rsidRPr="001734C0" w:rsidSect="00C251FC">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15157" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5205"/>
+        <w:gridCol w:w="9952"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="107443F6" w14:textId="77777777" w:rsidTr="00960277">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15157" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65EB56F8" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Summarise how progress will keep going </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="60FEB2BE" w14:textId="77777777" w:rsidTr="00960277">
+        <w:trPr>
+          <w:trHeight w:val="1247"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5205" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="575FDC01" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>What actions are supporting our family’s well-being goals to be met and who in our life (friends/family/community) will help support our progress to continue?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1387EF94" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="6D1AECC1" w14:textId="77777777" w:rsidTr="00960277">
+        <w:trPr>
+          <w:trHeight w:val="987"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5205" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="261C02C9" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>What are the signs we will see in the future if things are not going well? Who will our family reach out to for support?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BA391BE" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3CF993F0" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DAD2059" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E67191">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15158" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="726"/>
+        <w:gridCol w:w="14432"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E67191" w:rsidRPr="00F65C57" w14:paraId="1DE6CBAA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="726" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:id w:val="500317504"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="05BEDF16" w14:textId="00259265" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="004C6C58">
+                <w:pPr>
+                  <w:spacing w:before="60" w:after="60"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14432" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="538135"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0680FFED" w14:textId="77777777" w:rsidR="00E67191" w:rsidRPr="00F65C57" w:rsidRDefault="00E8167D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lead Worker: mark the box to confirm this document has been sent to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="00E67191" w:rsidRPr="00F65C57">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                </w:rPr>
+                <w:t>earlyhelpconsultants@</w:t>
+              </w:r>
+              <w:r w:rsidR="00E67191" w:rsidRPr="00F65C57">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>york.gov.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F65C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as an update that the lead worker role has ended (note: this is only required where there has been multiple support needs and a multi-agency response). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3A2004D0" w14:textId="77777777" w:rsidR="00E67191" w:rsidRDefault="00E67191">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E67191">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="907" w:right="851" w:bottom="1021" w:left="851" w:header="709" w:footer="340" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="907" w:right="820" w:bottom="1021" w:left="851" w:header="709" w:footer="340" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0054D659" w14:textId="77777777" w:rsidR="00301E19" w:rsidRDefault="00301E19" w:rsidP="00201FB4">
+    <w:p w14:paraId="469CAE86" w14:textId="77777777" w:rsidR="004100E6" w:rsidRDefault="004100E6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="604BF977" w14:textId="77777777" w:rsidR="00301E19" w:rsidRDefault="00301E19" w:rsidP="00201FB4">
+    <w:p w14:paraId="49C04A29" w14:textId="77777777" w:rsidR="004100E6" w:rsidRDefault="004100E6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="05050102010706020507"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gill Sans MT">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVuSansCondensed">
-    <w:altName w:val="Calibri"/>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="03464DC5" w14:textId="77777777" w:rsidR="005F2E7E" w:rsidRDefault="005F2E7E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11A23236" w14:textId="77777777" w:rsidR="00B1671F" w:rsidRDefault="00B1671F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
-</w:ftr>
-[...46 lines deleted...]
-  <w:p w14:paraId="4CB9177E" w14:textId="77777777" w:rsidR="00301E19" w:rsidRPr="00805F19" w:rsidRDefault="00301E19" w:rsidP="00805F19">
+  <w:p w14:paraId="166D04FB" w14:textId="77777777" w:rsidR="00B1671F" w:rsidRDefault="00B1671F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-993"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="A6A6A6"/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C72CA3A" w14:textId="77777777" w:rsidR="00301E19" w:rsidRDefault="00301E19" w:rsidP="00201FB4">
+    <w:p w14:paraId="34FA646D" w14:textId="77777777" w:rsidR="004100E6" w:rsidRDefault="004100E6">
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E1AEB55" w14:textId="77777777" w:rsidR="00301E19" w:rsidRDefault="00301E19" w:rsidP="00201FB4">
+    <w:p w14:paraId="55E28D9E" w14:textId="77777777" w:rsidR="004100E6" w:rsidRDefault="004100E6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="7EDB1EFD" w14:textId="083D3F99" w:rsidR="00301E19" w:rsidRPr="00B63271" w:rsidRDefault="00B63271" w:rsidP="00B63271">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2CF74DAE" w14:textId="77777777" w:rsidR="00B1671F" w:rsidRDefault="00B1671F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
-        <w:color w:val="44546A"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="254B8C33" wp14:editId="5E4E48C2">
-[...21 lines deleted...]
-          </wp:cNvGraphicFramePr>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="098B658B" wp14:editId="43C33021">
+          <wp:extent cx="1344808" cy="407072"/>
+          <wp:effectExtent l="0" t="0" r="7742" b="0"/>
+          <wp:docPr id="1734818808" name="Picture 2" descr="Raise York">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8910AD25-6B21-47C0-AF86-1B42EFD5920B}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="cid:image002.png@01D6FE34.12107030"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name=""/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" r:link="rId2" cstate="print">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1434884" cy="396576"/>
+                    <a:ext cx="1344808" cy="407072"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
+                    <a:prstDash/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
+    <w:nsid w:val="39F36D2B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A82ABD08"/>
+    <w:tmpl w:val="9362892C"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="850" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1570" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2290" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3010" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="3730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="4450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...15 lines deleted...]
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...14 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="048634CB"/>
-[...1010 lines deleted...]
-    <w:nsid w:val="6E417BAB"/>
+    <w:nsid w:val="6335269E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B1F0C548"/>
+    <w:tmpl w:val="6B949F50"/>
+    <w:styleLink w:val="LFO1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="NormalIndent1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1097" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1602105871">
+  <w:num w:numId="1" w16cid:durableId="1619919083">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2092003541">
+  <w:num w:numId="2" w16cid:durableId="881330614">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...1 lines deleted...]
-  <w:doNotShadeFormData/>
+  <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="69633" style="mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003852F9"/>
-[...638 lines deleted...]
-    <w:rsid w:val="00FF5AEB"/>
+    <w:rsidRoot w:val="00E67191"/>
+    <w:rsid w:val="00013990"/>
+    <w:rsid w:val="000931F9"/>
+    <w:rsid w:val="000D2163"/>
+    <w:rsid w:val="001D5BEB"/>
+    <w:rsid w:val="00272697"/>
+    <w:rsid w:val="003B71DF"/>
+    <w:rsid w:val="003D4DB6"/>
+    <w:rsid w:val="004100E6"/>
+    <w:rsid w:val="00453A38"/>
+    <w:rsid w:val="004A1575"/>
+    <w:rsid w:val="004C6C58"/>
+    <w:rsid w:val="00575474"/>
+    <w:rsid w:val="005B6C23"/>
+    <w:rsid w:val="005F77A4"/>
+    <w:rsid w:val="00791FC6"/>
+    <w:rsid w:val="00797B89"/>
+    <w:rsid w:val="007D7F74"/>
+    <w:rsid w:val="008313A6"/>
+    <w:rsid w:val="008C20FF"/>
+    <w:rsid w:val="009572FC"/>
+    <w:rsid w:val="00960277"/>
+    <w:rsid w:val="00A03EAD"/>
+    <w:rsid w:val="00A51807"/>
+    <w:rsid w:val="00A732B9"/>
+    <w:rsid w:val="00B1671F"/>
+    <w:rsid w:val="00B979D1"/>
+    <w:rsid w:val="00C052A0"/>
+    <w:rsid w:val="00CA7A25"/>
+    <w:rsid w:val="00D24684"/>
+    <w:rsid w:val="00D65A87"/>
+    <w:rsid w:val="00E67191"/>
+    <w:rsid w:val="00E8167D"/>
+    <w:rsid w:val="00F65C57"/>
+    <w:rsid w:val="00F91AAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="69633" style="mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6A7DD272"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{DC931748-B6C1-4455-A94E-B9379EB09E42}"/>
+  <w14:docId w14:val="7B263982"/>
+  <w15:docId w15:val="{9AEBEB2C-7119-4F41-8411-BDBEECCE18F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9837,51 +11258,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -10063,591 +11484,481 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB7DD6"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00A61CCF"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A61CCF"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="normalhanging">
     <w:name w:val="normal hanging"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A61CCF"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalIndent1">
     <w:name w:val="Normal Indent1"/>
     <w:basedOn w:val="normalhanging"/>
-    <w:rsid w:val="00A61CCF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="1097"/>
-        <w:tab w:val="num" w:pos="360"/>
+        <w:tab w:val="left" w:pos="-6803"/>
       </w:tabs>
-      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
-  </w:style>
-[...107 lines deleted...]
-    </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00201FB4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00201FB4"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00201FB4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
-    <w:link w:val="Header"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00201FB4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00201FB4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:link w:val="Footer"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00201FB4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
-    <w:link w:val="Heading3"/>
-    <w:rsid w:val="00A9024E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B55098"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007D161B"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007D161B"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CA0603"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005218FA"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
-    <w:uiPriority w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000E26B2"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C8490A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="LineNumber">
+    <w:name w:val="line number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
+    <w:name w:val="pf0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F65C57"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="00F65C57"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FAC900"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO1">
+    <w:name w:val="LFO1"/>
+    <w:basedOn w:val="NoList"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...31 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mash@york.gov.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mash@york.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:supportingfamilies@york.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.york.gov.uk/privacy/EarlyHelp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:supportingfamilies@york.gov.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:earlyhelpconsultants@york.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.york.gov.uk/privacy/EarlyHelp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01D6FE34.12107030" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -10665,65 +11976,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10744,122 +12055,406 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="46c124bf-e411-4e02-8405-0eae331cb2b1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ff1a179e-5872-402f-9b83-c896c2e4b13a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD44FF3E57D5874E910ABD2B20B2314E" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b008e35b4063af4508a76a609293def">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="46c124bf-e411-4e02-8405-0eae331cb2b1" xmlns:ns3="ff1a179e-5872-402f-9b83-c896c2e4b13a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="caaa62f1bc98e83780ea8cbd5093127f" ns2:_="" ns3:_="">
+    <xsd:import namespace="46c124bf-e411-4e02-8405-0eae331cb2b1"/>
+    <xsd:import namespace="ff1a179e-5872-402f-9b83-c896c2e4b13a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="46c124bf-e411-4e02-8405-0eae331cb2b1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a6d1d2bf-e3b2-4326-8ff5-af4236a0ab55" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ff1a179e-5872-402f-9b83-c896c2e4b13a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{31525332-a324-4965-a14c-175131a95478}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ff1a179e-5872-402f-9b83-c896c2e4b13a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55BFAC99-9ED5-4B99-BAAD-B6B9EEA3AC80}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2089B8A-8DC8-402D-BC73-BD0C8FB0F7AA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="46c124bf-e411-4e02-8405-0eae331cb2b1"/>
+    <ds:schemaRef ds:uri="ff1a179e-5872-402f-9b83-c896c2e4b13a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDDED499-E73E-466E-BEAD-2425DB19CD00}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="46c124bf-e411-4e02-8405-0eae331cb2b1"/>
+    <ds:schemaRef ds:uri="ff1a179e-5872-402f-9b83-c896c2e4b13a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AE964DC-5C24-4AC2-A1EB-71FE8C7B7F82}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4135</Characters>
+  <Pages>1</Pages>
+  <Words>852</Words>
+  <Characters>4857</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5698</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="12" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:i4>6029366</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...18 lines deleted...]
-        <vt:i4>148</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:lat@york.gov.uk</vt:lpwstr>
+        <vt:lpwstr>mailto:earlyhelpconsultants@york.gov.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587589</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.york.gov.uk/privacy/EarlyHelp</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Initial Assessment</dc:title>
   <dc:subject/>
   <dc:creator>ccjpskg</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DD44FF3E57D5874E910ABD2B20B2314E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>