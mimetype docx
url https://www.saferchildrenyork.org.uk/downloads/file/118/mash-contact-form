--- v0 (2026-06-17)
+++ v1 (2026-07-23)
@@ -1,29 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
@@ -301,59 +301,59 @@
         <w:gridCol w:w="384"/>
         <w:gridCol w:w="136"/>
         <w:gridCol w:w="235"/>
         <w:gridCol w:w="149"/>
         <w:gridCol w:w="418"/>
         <w:gridCol w:w="337"/>
         <w:gridCol w:w="595"/>
         <w:gridCol w:w="1194"/>
         <w:gridCol w:w="1532"/>
         <w:gridCol w:w="759"/>
         <w:gridCol w:w="318"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="313"/>
         <w:gridCol w:w="170"/>
         <w:gridCol w:w="939"/>
         <w:gridCol w:w="243"/>
         <w:gridCol w:w="64"/>
         <w:gridCol w:w="150"/>
         <w:gridCol w:w="1693"/>
         <w:gridCol w:w="584"/>
         <w:gridCol w:w="1263"/>
         <w:gridCol w:w="51"/>
         <w:gridCol w:w="1789"/>
         <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009459E1" w14:paraId="49701BD7" w14:textId="77777777" w:rsidTr="260B746B">
+      <w:tr w:rsidR="009459E1" w14:paraId="49701BD7" w14:textId="77777777" w:rsidTr="007469BB">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15459" w:type="dxa"/>
             <w:gridSpan w:val="27"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="266730"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A768AF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="373D659D" w14:textId="443E43CA" w:rsidR="009459E1" w:rsidRPr="006212B4" w:rsidRDefault="00C407E2" w:rsidP="00053E65">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>All c</w:t>
             </w:r>
             <w:r w:rsidR="009459E1" w:rsidRPr="006212B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>hild(ren) in the household</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2315,73 +2315,74 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C3A1905" w14:textId="77777777" w:rsidR="00997F7B" w:rsidRDefault="00997F7B" w:rsidP="004569D2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7267" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BDEB421" w14:textId="60E0A0E0" w:rsidR="00997F7B" w:rsidRDefault="00997F7B" w:rsidP="004569D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2B579A"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="07293041" w14:textId="77777777" w:rsidTr="260B746B">
+      <w:tr w:rsidR="009459E1" w14:paraId="07293041" w14:textId="77777777" w:rsidTr="007469BB">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15459" w:type="dxa"/>
             <w:gridSpan w:val="27"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="266730"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A768AF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="681BA22B" w14:textId="1B27DD5F" w:rsidR="009459E1" w:rsidRPr="006212B4" w:rsidRDefault="00B86F39" w:rsidP="008C6209">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Family Network Details. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B86F39" w14:paraId="79DD2049" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2975" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62175765" w14:textId="6C1680FA" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00B86F39">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -3940,59 +3941,59 @@
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="42BF6F5A" w14:textId="77777777" w:rsidR="000B552C" w:rsidRDefault="000B552C" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1848" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6072AB75" w14:textId="112B3C92" w:rsidR="000B552C" w:rsidRDefault="000B552C" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00676F11" w14:paraId="750AA6CA" w14:textId="77777777" w:rsidTr="260B746B">
+      <w:tr w:rsidR="00676F11" w14:paraId="750AA6CA" w14:textId="77777777" w:rsidTr="007469BB">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15459" w:type="dxa"/>
             <w:gridSpan w:val="27"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="266730"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A768AF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26ED34AD" w14:textId="77777777" w:rsidR="00676F11" w:rsidRPr="001331E7" w:rsidRDefault="00676F11" w:rsidP="0076707E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006212B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Consent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00676F11" w14:paraId="7E3AFEE5" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15459" w:type="dxa"/>
@@ -4123,50 +4124,51 @@
           </w:tcPr>
           <w:p w14:paraId="1B942DEC" w14:textId="5A2AD9A9" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="00676F11">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B3BF7" w14:paraId="03CE4175" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="1484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="6B4DA6A5" w14:textId="162E60E1" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="008B3BF7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Date parent informed of your concerns.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1CFF02AD" w14:textId="154A4389" w:rsidR="00B12E87" w:rsidRDefault="00B12E87" w:rsidP="00B12E87">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
@@ -4186,90 +4188,88 @@
             <w:r>
               <w:t>Views of the children on sharing the concerns with children’s services and M</w:t>
             </w:r>
             <w:r w:rsidR="006405AE">
               <w:t>ulti-Agency Safeguarding Hub (MASH)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6954" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3DA1D0A6" w14:textId="6E177B1E" w:rsidR="00B12E87" w:rsidRDefault="00B12E87" w:rsidP="00B12E87">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED2FB4" w14:paraId="1A9B359C" w14:textId="77777777" w:rsidTr="260B746B">
+      <w:tr w:rsidR="00ED2FB4" w14:paraId="1A9B359C" w14:textId="77777777" w:rsidTr="007469BB">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15459" w:type="dxa"/>
             <w:gridSpan w:val="27"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="385623" w:themeFill="accent6" w:themeFillShade="80"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5C894EA7" w14:textId="0FE08418" w:rsidR="00ED2FB4" w:rsidRPr="006212B4" w:rsidRDefault="00ED2FB4" w:rsidP="008C6209">
+            <w:shd w:val="clear" w:color="auto" w:fill="A768AF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C894EA7" w14:textId="50D96D32" w:rsidR="00ED2FB4" w:rsidRPr="006212B4" w:rsidRDefault="00ED2FB4" w:rsidP="008C6209">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006212B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reason for </w:t>
+              <w:t>Reason for</w:t>
+            </w:r>
+            <w:r w:rsidR="007469BB">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> referral - worries</w:t>
             </w:r>
             <w:r w:rsidRPr="006212B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="266730"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> – worries </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B86F39" w14:paraId="5AA15C41" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5101" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21FE0800" w14:textId="38A77439" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4">
             <w:r>
               <w:t>What have you</w:t>
             </w:r>
             <w:r w:rsidR="585D26C1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="502A60C6">
               <w:t>seen</w:t>
             </w:r>
             <w:r w:rsidR="003D2807">
@@ -4361,76 +4361,82 @@
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> you spoken to about</w:t>
             </w:r>
             <w:r w:rsidR="585D26C1">
               <w:t xml:space="preserve"> you</w:t>
             </w:r>
             <w:r w:rsidR="63A4ED81">
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="585D26C1">
               <w:t xml:space="preserve"> worries?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="759D3664" w14:textId="77777777" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10358" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BF2029C" w14:textId="617C38D5" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86F39" w14:paraId="55E05042" w14:textId="77777777" w:rsidTr="260B746B">
+      <w:tr w:rsidR="00B86F39" w14:paraId="55E05042" w14:textId="77777777" w:rsidTr="007469BB">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15459" w:type="dxa"/>
             <w:gridSpan w:val="27"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="385623" w:themeFill="accent6" w:themeFillShade="80"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A768AF"/>
           </w:tcPr>
           <w:p w14:paraId="68DB33E4" w14:textId="77777777" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
-          <w:p w14:paraId="3C629D93" w14:textId="77777777" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4">
-            <w:r w:rsidRPr="006212B4">
+          <w:p w14:paraId="3C629D93" w14:textId="47F1834B" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4">
+            <w:r w:rsidRPr="007469BB">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reason for </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C407E2">
+              <w:t>Reason for</w:t>
+            </w:r>
+            <w:r w:rsidR="007469BB">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="385623" w:themeFill="accent6" w:themeFillShade="80"/>
-[...1 lines deleted...]
-              <w:t>contact – strength and safety</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> contact – strength and safety</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007469BB">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="266730"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0271769F" w14:textId="45987493" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B86F39" w14:paraId="0A415864" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5101" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34404401" w14:textId="322E17E6" w:rsidR="17AFA677" w:rsidRPr="003D2807" w:rsidRDefault="7A61DDD5" w:rsidP="0105DED0">
             <w:pPr>
@@ -4498,141 +4504,127 @@
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D9866B3" w14:textId="1575DD49" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4">
             <w:r>
               <w:t>What are the times the worries have been there, but someone has done something to help keep the child</w:t>
             </w:r>
             <w:r w:rsidR="585D26C1">
               <w:t>/ren</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> safe and supported?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E499147" w14:textId="77777777" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10358" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39937AED" w14:textId="3FE20E40" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E869C5" w14:paraId="26C07F0E" w14:textId="77777777" w:rsidTr="260B746B">
+      <w:tr w:rsidR="00E869C5" w14:paraId="26C07F0E" w14:textId="77777777" w:rsidTr="007469BB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15459" w:type="dxa"/>
             <w:gridSpan w:val="27"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2677DD9C" w14:textId="77777777" w:rsidR="00C407E2" w:rsidRPr="00C407E2" w:rsidRDefault="00C407E2" w:rsidP="00ED2FB4">
+            <w:shd w:val="clear" w:color="auto" w:fill="A768AF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2677DD9C" w14:textId="77777777" w:rsidR="00C407E2" w:rsidRDefault="00C407E2" w:rsidP="00ED2FB4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40A045A3" w14:textId="6CA58F50" w:rsidR="00C407E2" w:rsidRPr="00C407E2" w:rsidRDefault="00E869C5" w:rsidP="00567C24">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
+          <w:p w14:paraId="2CD5F263" w14:textId="0DCB5344" w:rsidR="00C407E2" w:rsidRPr="007469BB" w:rsidRDefault="007469BB" w:rsidP="007469BB">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C407E2">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What </w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>What do you feel needs to change to help the child/ren?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E869C5" w14:paraId="4BF5E043" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15459" w:type="dxa"/>
             <w:gridSpan w:val="27"/>
           </w:tcPr>
           <w:p w14:paraId="41D713AD" w14:textId="77777777" w:rsidR="00E869C5" w:rsidRDefault="00E869C5" w:rsidP="00ED2FB4"/>
           <w:p w14:paraId="731ABAA5" w14:textId="77777777" w:rsidR="00E869C5" w:rsidRDefault="00E869C5" w:rsidP="00ED2FB4"/>
           <w:p w14:paraId="6377543C" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00ED2FB4"/>
           <w:p w14:paraId="73E76B38" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00ED2FB4"/>
           <w:p w14:paraId="100932FD" w14:textId="77777777" w:rsidR="00E869C5" w:rsidRDefault="00E869C5" w:rsidP="00ED2FB4"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11EAB" w14:paraId="174AE68B" w14:textId="77777777" w:rsidTr="260B746B">
+      <w:tr w:rsidR="00C11EAB" w14:paraId="174AE68B" w14:textId="77777777" w:rsidTr="007469BB">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15451" w:type="dxa"/>
             <w:gridSpan w:val="26"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="266730"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A768AF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="304662D9" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="006212B4" w:rsidRDefault="00C11EAB" w:rsidP="008C6209">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006212B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Currently involved services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B3BF7" w14:paraId="43EF6BAA" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F7B0F74" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -5209,61 +5201,61 @@
           <w:p w14:paraId="670DF9F0" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5594" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E3A5025" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A76B20" w14:paraId="2E342B15" w14:textId="77777777" w:rsidTr="260B746B">
+      <w:tr w:rsidR="00A76B20" w14:paraId="2E342B15" w14:textId="77777777" w:rsidTr="007469BB">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15451" w:type="dxa"/>
             <w:gridSpan w:val="26"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="266730"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A768AF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55A175E1" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRPr="006212B4" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006212B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Referrer’s details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B3BF7" w14:paraId="14F74167" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="564"/>
         </w:trPr>
@@ -5851,61 +5843,61 @@
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>01904 551900 and press option 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – there is no need to use this form.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00341B9A" w:rsidSect="008B3BF7">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1021" w:right="567" w:bottom="1021" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C5C7E81" w14:textId="77777777" w:rsidR="004E454B" w:rsidRDefault="004E454B" w:rsidP="006212B4">
+    <w:p w14:paraId="44883D20" w14:textId="77777777" w:rsidR="00C76BE4" w:rsidRDefault="00C76BE4" w:rsidP="006212B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C17F1A6" w14:textId="77777777" w:rsidR="004E454B" w:rsidRDefault="004E454B" w:rsidP="006212B4">
+    <w:p w14:paraId="750F4805" w14:textId="77777777" w:rsidR="00C76BE4" w:rsidRDefault="00C76BE4" w:rsidP="006212B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5937,146 +5929,233 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="052F2AC6" w14:textId="77777777" w:rsidR="004E454B" w:rsidRDefault="004E454B" w:rsidP="006212B4">
+    <w:p w14:paraId="59932923" w14:textId="77777777" w:rsidR="00C76BE4" w:rsidRDefault="00C76BE4" w:rsidP="006212B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0014A865" w14:textId="77777777" w:rsidR="004E454B" w:rsidRDefault="004E454B" w:rsidP="006212B4">
+    <w:p w14:paraId="32BE6F1E" w14:textId="77777777" w:rsidR="00C76BE4" w:rsidRDefault="00C76BE4" w:rsidP="006212B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D51B31D" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886">
+  <w:p w14:paraId="40D7187C" w14:textId="2B880040" w:rsidR="007469BB" w:rsidRDefault="007469BB" w:rsidP="007469BB">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="paragraph"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="98509E"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="007469BB">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
         <w:noProof/>
-        <w:color w:val="2B579A"/>
-[...1 lines deleted...]
-        <w:lang w:eastAsia="en-GB"/>
+        <w:color w:val="98509E"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21F6E14B" wp14:editId="172DAF26">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24B2EC99" wp14:editId="471E8F9F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4191000</wp:posOffset>
+            <wp:posOffset>-207645</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-363855</wp:posOffset>
+            <wp:posOffset>-335915</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2201545" cy="657098"/>
-[...5 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:extent cx="2697070" cy="742493"/>
+          <wp:effectExtent l="0" t="0" r="8255" b="635"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="21064"/>
+              <wp:lineTo x="21514" y="21064"/>
+              <wp:lineTo x="21514" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="10" name="Picture 9" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B9F4D2B-35E5-ACE5-AD9C-FB98EF6C5B70}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="CYSCP logo - no strapline.jpg"/>
+                  <pic:cNvPr id="10" name="Picture 9" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect.">
+                    <a:extLst>
+                      <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                        <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B9F4D2B-35E5-ACE5-AD9C-FB98EF6C5B70}"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2201545" cy="657098"/>
+                    <a:ext cx="2697070" cy="742493"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="98509E"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>Families First </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="eop"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="98509E"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="02513F39" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886">
+  <w:p w14:paraId="16D31F19" w14:textId="0533B3DE" w:rsidR="007469BB" w:rsidRDefault="007469BB" w:rsidP="007469BB">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="paragraph"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="98509E"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="98509E"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>Building Brighter Futures</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="eop"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="98509E"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31F00BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E38878C0"/>
     <w:lvl w:ilvl="0" w:tplc="A07AEFD2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="410" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -6159,202 +6238,216 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1972705674">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00432BEB"/>
     <w:rsid w:val="00002B38"/>
     <w:rsid w:val="00053E65"/>
+    <w:rsid w:val="00060977"/>
     <w:rsid w:val="00092688"/>
     <w:rsid w:val="000B552C"/>
     <w:rsid w:val="00112039"/>
     <w:rsid w:val="00114F4C"/>
     <w:rsid w:val="001316AF"/>
     <w:rsid w:val="001331E7"/>
     <w:rsid w:val="001465F4"/>
+    <w:rsid w:val="001540AA"/>
     <w:rsid w:val="0016779B"/>
     <w:rsid w:val="001B5E56"/>
+    <w:rsid w:val="001E2213"/>
     <w:rsid w:val="001F17BF"/>
     <w:rsid w:val="002146AE"/>
     <w:rsid w:val="0022151C"/>
     <w:rsid w:val="00273947"/>
+    <w:rsid w:val="0029198C"/>
     <w:rsid w:val="002A22D2"/>
     <w:rsid w:val="002C05E8"/>
     <w:rsid w:val="00307928"/>
     <w:rsid w:val="00341B9A"/>
     <w:rsid w:val="00356C63"/>
     <w:rsid w:val="003C3F78"/>
     <w:rsid w:val="003D2807"/>
     <w:rsid w:val="003F27CE"/>
     <w:rsid w:val="003F3D8F"/>
     <w:rsid w:val="003F4802"/>
     <w:rsid w:val="00420F86"/>
     <w:rsid w:val="00432BEB"/>
     <w:rsid w:val="004349C3"/>
     <w:rsid w:val="00437775"/>
     <w:rsid w:val="004569D2"/>
     <w:rsid w:val="004721AA"/>
     <w:rsid w:val="004E454B"/>
     <w:rsid w:val="005251BD"/>
     <w:rsid w:val="005336C4"/>
     <w:rsid w:val="0054140F"/>
     <w:rsid w:val="00545BD2"/>
     <w:rsid w:val="00567C24"/>
+    <w:rsid w:val="00571D86"/>
     <w:rsid w:val="00575CF3"/>
     <w:rsid w:val="005C4800"/>
     <w:rsid w:val="005D376A"/>
     <w:rsid w:val="005D4B69"/>
     <w:rsid w:val="005F34E2"/>
     <w:rsid w:val="00602D42"/>
+    <w:rsid w:val="006152CD"/>
     <w:rsid w:val="006212B4"/>
     <w:rsid w:val="00636854"/>
     <w:rsid w:val="006405AE"/>
     <w:rsid w:val="00644A8D"/>
     <w:rsid w:val="00652332"/>
     <w:rsid w:val="00664511"/>
     <w:rsid w:val="00664FDB"/>
     <w:rsid w:val="00676F11"/>
     <w:rsid w:val="00677A8F"/>
     <w:rsid w:val="0069124E"/>
     <w:rsid w:val="00692E79"/>
     <w:rsid w:val="006A3AB6"/>
     <w:rsid w:val="006F57EA"/>
     <w:rsid w:val="00713619"/>
+    <w:rsid w:val="007469BB"/>
+    <w:rsid w:val="007636A7"/>
     <w:rsid w:val="0076707E"/>
     <w:rsid w:val="00784FC6"/>
     <w:rsid w:val="00794F5C"/>
     <w:rsid w:val="00797A49"/>
     <w:rsid w:val="007F5CFB"/>
     <w:rsid w:val="00801BAF"/>
     <w:rsid w:val="00820746"/>
     <w:rsid w:val="00840711"/>
     <w:rsid w:val="00847CEE"/>
     <w:rsid w:val="00881A53"/>
     <w:rsid w:val="00894F3E"/>
+    <w:rsid w:val="008A0B01"/>
     <w:rsid w:val="008B0A58"/>
     <w:rsid w:val="008B3BF7"/>
     <w:rsid w:val="008C6209"/>
     <w:rsid w:val="008F7886"/>
     <w:rsid w:val="00915A43"/>
     <w:rsid w:val="00921F46"/>
     <w:rsid w:val="00927887"/>
     <w:rsid w:val="009325F8"/>
     <w:rsid w:val="009459E1"/>
     <w:rsid w:val="00946B55"/>
     <w:rsid w:val="0096794B"/>
     <w:rsid w:val="00997F7B"/>
     <w:rsid w:val="00A517CD"/>
     <w:rsid w:val="00A76B20"/>
     <w:rsid w:val="00A914E3"/>
     <w:rsid w:val="00AA0AB3"/>
     <w:rsid w:val="00AB34F6"/>
     <w:rsid w:val="00AB41D3"/>
     <w:rsid w:val="00AB4F92"/>
     <w:rsid w:val="00AC5BC1"/>
     <w:rsid w:val="00B023B6"/>
     <w:rsid w:val="00B12E87"/>
+    <w:rsid w:val="00B33E0C"/>
     <w:rsid w:val="00B377E6"/>
     <w:rsid w:val="00B8201C"/>
     <w:rsid w:val="00B83A1E"/>
     <w:rsid w:val="00B86F39"/>
     <w:rsid w:val="00BD54C8"/>
     <w:rsid w:val="00BE66AF"/>
     <w:rsid w:val="00C11EAB"/>
     <w:rsid w:val="00C407E2"/>
+    <w:rsid w:val="00C76BE4"/>
     <w:rsid w:val="00C8179B"/>
     <w:rsid w:val="00C87389"/>
     <w:rsid w:val="00C92A1E"/>
     <w:rsid w:val="00CA4FCC"/>
     <w:rsid w:val="00CD48C1"/>
     <w:rsid w:val="00CF3B02"/>
+    <w:rsid w:val="00CF67C2"/>
     <w:rsid w:val="00D92B2C"/>
     <w:rsid w:val="00DC59D3"/>
     <w:rsid w:val="00DC7E74"/>
     <w:rsid w:val="00E0490B"/>
     <w:rsid w:val="00E33449"/>
     <w:rsid w:val="00E33767"/>
     <w:rsid w:val="00E42F07"/>
     <w:rsid w:val="00E82FEF"/>
     <w:rsid w:val="00E869C5"/>
     <w:rsid w:val="00ED2FB4"/>
     <w:rsid w:val="00F05A52"/>
     <w:rsid w:val="00F10504"/>
     <w:rsid w:val="00F23130"/>
     <w:rsid w:val="00F35294"/>
     <w:rsid w:val="00F41A33"/>
     <w:rsid w:val="00F44426"/>
     <w:rsid w:val="00F45F6E"/>
     <w:rsid w:val="00F62C37"/>
     <w:rsid w:val="00F84734"/>
     <w:rsid w:val="00F91E2E"/>
     <w:rsid w:val="00F97F68"/>
     <w:rsid w:val="00FA4A2E"/>
     <w:rsid w:val="00FC56C9"/>
     <w:rsid w:val="00FD514C"/>
+    <w:rsid w:val="00FF62DB"/>
     <w:rsid w:val="0105DED0"/>
     <w:rsid w:val="02194710"/>
     <w:rsid w:val="03907AD6"/>
     <w:rsid w:val="04640B9D"/>
     <w:rsid w:val="08BC3A5D"/>
     <w:rsid w:val="09FFBC5A"/>
     <w:rsid w:val="0B9B8CBB"/>
     <w:rsid w:val="0BA4A538"/>
     <w:rsid w:val="0D375D1C"/>
     <w:rsid w:val="12FE9132"/>
     <w:rsid w:val="13113687"/>
     <w:rsid w:val="1648D749"/>
     <w:rsid w:val="17AFA677"/>
     <w:rsid w:val="1BB99E0B"/>
     <w:rsid w:val="1D4C08BF"/>
     <w:rsid w:val="1DD9404D"/>
     <w:rsid w:val="1F03E422"/>
     <w:rsid w:val="2301DDCE"/>
     <w:rsid w:val="260B746B"/>
     <w:rsid w:val="27B9631A"/>
     <w:rsid w:val="299E895B"/>
     <w:rsid w:val="2F3A07A8"/>
     <w:rsid w:val="2FB43647"/>
     <w:rsid w:val="313CD337"/>
     <w:rsid w:val="34F963BD"/>
@@ -7044,94 +7137,235 @@
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E42F07"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007469BB"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="007469BB"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="007469BB"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="3215200">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="367335080">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1823689393">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="34814677">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1652561055">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="981427925">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="601307626">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1892114055">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2092389130">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1010177804">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="763694381">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MASH@york.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="750C6945D1874C778DFE0C319C200515"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8118A055-5055-4709-A73E-CA56CE626B31}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -8295,66 +8529,70 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B467BF"/>
     <w:rsid w:val="00121DAC"/>
     <w:rsid w:val="00185DEB"/>
     <w:rsid w:val="001B5E56"/>
+    <w:rsid w:val="001E2213"/>
+    <w:rsid w:val="0029198C"/>
     <w:rsid w:val="004721AA"/>
     <w:rsid w:val="005251BD"/>
     <w:rsid w:val="005C4F25"/>
     <w:rsid w:val="0060615E"/>
     <w:rsid w:val="00610D03"/>
     <w:rsid w:val="0069124E"/>
     <w:rsid w:val="006A3AB6"/>
     <w:rsid w:val="007F7DDB"/>
     <w:rsid w:val="00801FF3"/>
     <w:rsid w:val="00986E77"/>
     <w:rsid w:val="009A4C0C"/>
     <w:rsid w:val="009F6C19"/>
     <w:rsid w:val="00A156BC"/>
     <w:rsid w:val="00A57ADF"/>
+    <w:rsid w:val="00B33E0C"/>
     <w:rsid w:val="00B467BF"/>
     <w:rsid w:val="00CE7B36"/>
+    <w:rsid w:val="00E04623"/>
     <w:rsid w:val="00E04873"/>
     <w:rsid w:val="00F02AB2"/>
     <w:rsid w:val="00F4480E"/>
     <w:rsid w:val="00FD514C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -9354,50 +9592,61 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="46c124bf-e411-4e02-8405-0eae331cb2b1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ff1a179e-5872-402f-9b83-c896c2e4b13a"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD44FF3E57D5874E910ABD2B20B2314E" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b008e35b4063af4508a76a609293def">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="46c124bf-e411-4e02-8405-0eae331cb2b1" xmlns:ns3="ff1a179e-5872-402f-9b83-c896c2e4b13a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="caaa62f1bc98e83780ea8cbd5093127f" ns2:_="" ns3:_="">
     <xsd:import namespace="46c124bf-e411-4e02-8405-0eae331cb2b1"/>
     <xsd:import namespace="ff1a179e-5872-402f-9b83-c896c2e4b13a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -9548,123 +9797,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7864FF7D-BE1E-4155-9450-4DB7E2E21610}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="46c124bf-e411-4e02-8405-0eae331cb2b1"/>
+    <ds:schemaRef ds:uri="ff1a179e-5872-402f-9b83-c896c2e4b13a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4915DA9-A0EF-4D52-AE92-767CEAACCAE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="46c124bf-e411-4e02-8405-0eae331cb2b1"/>
     <ds:schemaRef ds:uri="ff1a179e-5872-402f-9b83-c896c2e4b13a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FC788CD-58DC-4AA0-878E-2C22CF274ADA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>4</Pages>
   <Words>714</Words>
-  <Characters>4076</Characters>
+  <Characters>4075</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>City of York Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4781</CharactersWithSpaces>
+  <CharactersWithSpaces>4780</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Knox, Hannah</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">