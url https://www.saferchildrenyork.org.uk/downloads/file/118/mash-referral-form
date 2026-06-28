--- v0 (2025-10-22)
+++ v1 (2026-06-28)
@@ -1,81 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4DA560D1" w14:textId="2E46670C" w:rsidR="00F91E2E" w:rsidRDefault="00B86F39" w:rsidP="652389B1">
+    <w:p w14:paraId="4DA560D1" w14:textId="114D43AA" w:rsidR="00F91E2E" w:rsidRDefault="00B86F39" w:rsidP="652389B1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="652389B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">City of York Childrens Services Contact Form </w:t>
+        <w:t xml:space="preserve">City of York </w:t>
+      </w:r>
+      <w:r w:rsidR="002146AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Family</w:t>
+      </w:r>
+      <w:r w:rsidR="005336C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Help</w:t>
+      </w:r>
+      <w:r w:rsidRPr="652389B1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contact Form </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E7E5B45" w14:textId="4B33BA4F" w:rsidR="00B86F39" w:rsidRPr="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="1DD9404D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1DD9404D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Please identify which </w:t>
       </w:r>
       <w:r w:rsidR="68B7DFD8" w:rsidRPr="1DD9404D">
         <w:rPr>
           <w:b/>
@@ -91,669 +118,618 @@
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>All contacts will be screened by Multi Agency Safeguarding Hub.</w:t>
       </w:r>
       <w:r w:rsidR="2301DDCE" w:rsidRPr="1DD9404D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C800FE2" w14:textId="0FF81408" w:rsidR="00664511" w:rsidRDefault="00664511" w:rsidP="00B86F39">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="3605" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2166"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2474"/>
+        <w:gridCol w:w="2627"/>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="2976"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B86F39" w14:paraId="713D816A" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00F41A33" w14:paraId="713D816A" w14:textId="77777777" w:rsidTr="002A22D2">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2166" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="151223BD" w14:textId="18E60DC4" w:rsidR="00B86F39" w:rsidRPr="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00B86F39">
+            <w:tcW w:w="2627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="151223BD" w14:textId="144596CE" w:rsidR="00F41A33" w:rsidRPr="00B86F39" w:rsidRDefault="00F41A33" w:rsidP="00B86F39">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="04640B9D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Childrens Services</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="73F1D928" w14:textId="49E618C8" w:rsidR="00B86F39" w:rsidRPr="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00B86F39">
+              <w:t>Family Help</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE95A25" w14:textId="430C548D" w:rsidR="00F41A33" w:rsidRPr="00B86F39" w:rsidRDefault="00F41A33" w:rsidP="00B86F39">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B86F39">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Disabled Children’s Service</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="2024C905" w14:textId="4CAAC456" w:rsidR="00B86F39" w:rsidRPr="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00B86F39">
+              <w:t>Child Protection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F1D928" w14:textId="751C5B59" w:rsidR="00F41A33" w:rsidRPr="00B86F39" w:rsidRDefault="00F41A33" w:rsidP="00B86F39">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B86F39">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Prevent &amp; Radicalisation</w:t>
-[...20 lines deleted...]
-              <w:t>Targeted Intervention</w:t>
+              <w:t>Disabled Children’s Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86F39" w14:paraId="315E6C9A" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00F41A33" w14:paraId="315E6C9A" w14:textId="77777777" w:rsidTr="002A22D2">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2166" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4D5469AC" w14:textId="0C68927A" w:rsidR="00B86F39" w:rsidRPr="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00B86F39">
+            <w:tcW w:w="2627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5469AC" w14:textId="0C68927A" w:rsidR="00F41A33" w:rsidRPr="00B86F39" w:rsidRDefault="00F41A33" w:rsidP="00B86F39">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>YES/NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2167" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3A66C4BA" w14:textId="4F1A1D8A" w:rsidR="00B86F39" w:rsidRPr="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00B86F39">
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7326C2A8" w14:textId="4558B706" w:rsidR="00F41A33" w:rsidRDefault="00F41A33" w:rsidP="00B86F39">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>YES/NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2721" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1395D3DD" w14:textId="37EC2128" w:rsidR="00B86F39" w:rsidRPr="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00B86F39">
+            <w:tcW w:w="2976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A66C4BA" w14:textId="0DF10A59" w:rsidR="00F41A33" w:rsidRPr="00B86F39" w:rsidRDefault="00F41A33" w:rsidP="00B86F39">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="04640B9D">
-[...20 lines deleted...]
-            <w:r w:rsidRPr="04640B9D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>YES/NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BCB7467" w14:textId="77777777" w:rsidR="00432BEB" w:rsidRDefault="00432BEB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="11340" w:type="dxa"/>
-        <w:tblInd w:w="-714" w:type="dxa"/>
+        <w:tblW w:w="15459" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1197"/>
-        <w:gridCol w:w="398"/>
+        <w:gridCol w:w="1141"/>
+        <w:gridCol w:w="333"/>
         <w:gridCol w:w="179"/>
         <w:gridCol w:w="384"/>
         <w:gridCol w:w="136"/>
-        <w:gridCol w:w="115"/>
-[...26 lines deleted...]
-        <w:gridCol w:w="34"/>
+        <w:gridCol w:w="235"/>
+        <w:gridCol w:w="149"/>
+        <w:gridCol w:w="418"/>
+        <w:gridCol w:w="337"/>
+        <w:gridCol w:w="595"/>
+        <w:gridCol w:w="1194"/>
+        <w:gridCol w:w="1532"/>
+        <w:gridCol w:w="759"/>
+        <w:gridCol w:w="318"/>
+        <w:gridCol w:w="482"/>
+        <w:gridCol w:w="313"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="939"/>
+        <w:gridCol w:w="243"/>
+        <w:gridCol w:w="64"/>
+        <w:gridCol w:w="150"/>
+        <w:gridCol w:w="1693"/>
+        <w:gridCol w:w="584"/>
+        <w:gridCol w:w="1263"/>
+        <w:gridCol w:w="51"/>
+        <w:gridCol w:w="1789"/>
+        <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009459E1" w14:paraId="49701BD7" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="009459E1" w14:paraId="49701BD7" w14:textId="77777777" w:rsidTr="007469BB">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11340" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="266730"/>
+            <w:tcW w:w="15459" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A768AF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="373D659D" w14:textId="443E43CA" w:rsidR="009459E1" w:rsidRPr="006212B4" w:rsidRDefault="00C407E2" w:rsidP="00053E65">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>All c</w:t>
             </w:r>
             <w:r w:rsidR="009459E1" w:rsidRPr="006212B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>hild(ren) in the household</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="0D5ED761" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="0D5ED761" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1474" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CE8DED8" w14:textId="77777777" w:rsidR="008F7886" w:rsidRPr="001F17BF" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F17BF">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Forename</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:tcW w:w="1083" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CB9F935" w14:textId="77777777" w:rsidR="008F7886" w:rsidRPr="001F17BF" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F17BF">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1526" w:type="dxa"/>
-[...43 lines deleted...]
-            <w:tcW w:w="1087" w:type="dxa"/>
+            <w:tcW w:w="2544" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="272A97B8" w14:textId="77777777" w:rsidR="008F7886" w:rsidRPr="001F17BF" w:rsidRDefault="008F7886" w:rsidP="008F7886">
+          <w:p w14:paraId="459A4018" w14:textId="77777777" w:rsidR="008F7886" w:rsidRPr="001F17BF" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F17BF">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Referring </w:t>
-            </w:r>
+              <w:t>Date of Birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4999AA64" w14:textId="77777777" w:rsidR="008F7886" w:rsidRPr="001F17BF" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001F17BF">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="16"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1448" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Gender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2042" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="272A97B8" w14:textId="77777777" w:rsidR="008F7886" w:rsidRPr="001F17BF" w:rsidRDefault="008F7886" w:rsidP="008F7886">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F17BF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Referring </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Select Yes or No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="939" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w14:paraId="280B3C12" w14:textId="77777777" w:rsidR="008F7886" w:rsidRPr="001F17BF" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Contact number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="991" w:type="dxa"/>
+            <w:tcW w:w="2734" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="520C4A4A" w14:textId="77777777" w:rsidR="008F7886" w:rsidRPr="001F17BF" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ethnicity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1314" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="520C4A4A" w14:textId="77777777" w:rsidR="008F7886" w:rsidRPr="001F17BF" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
+          <w:p w14:paraId="3C8AEB39" w14:textId="77777777" w:rsidR="008F7886" w:rsidRPr="001F17BF" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Ethnicity</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+              <w:t>Religion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="386ECA97" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Religion</w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>NHS Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="478FD690" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="478FD690" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1474" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A795386" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:tcW w:w="1083" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B85E064" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1526" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2544" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09FE5CAF" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="359405339"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="127F6525C9974491953A360574E1A6B5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Female" w:value="Female"/>
               <w:listItem w:displayText="Male" w:value="Male"/>
               <w:listItem w:displayText="Unborn" w:value="Unborn"/>
               <w:listItem w:displayText="Unknown" w:value="Unknown"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1161" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="1532" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7E365EE4" w14:textId="77777777" w:rsidR="008F7886" w:rsidRPr="00112039" w:rsidRDefault="008F7886" w:rsidP="00AA0AB3">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="-2046127833"/>
             <w:placeholder>
               <w:docPart w:val="6EA95C9D12A44423849EBA53036B7CCB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1087" w:type="dxa"/>
-                <w:gridSpan w:val="4"/>
+                <w:tcW w:w="2042" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="06E34F50" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5966548D" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="1739974812"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="C1ABB866BB26420C8D7C01ADA4368CB4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="White British" w:value="White British"/>
               <w:listItem w:displayText="White Irish" w:value="White Irish"/>
               <w:listItem w:displayText="White any other background" w:value="White any other background"/>
@@ -761,52 +737,52 @@
               <w:listItem w:displayText="Black Caribbean" w:value="Black Caribbean"/>
               <w:listItem w:displayText="Black African" w:value="Black African"/>
               <w:listItem w:displayText="Black any other background" w:value="Black any other background"/>
               <w:listItem w:displayText="Mixed White and Black Caribbean" w:value="Mixed White and Black Caribbean"/>
               <w:listItem w:displayText="Mixed White and Black African" w:value="Mixed White and Black African"/>
               <w:listItem w:displayText="Any other mixed background" w:value="Any other mixed background"/>
               <w:listItem w:displayText="Asian British" w:value="Asian British"/>
               <w:listItem w:displayText="Asian Indian" w:value="Asian Indian"/>
               <w:listItem w:displayText="Asian Pakistani" w:value="Asian Pakistani"/>
               <w:listItem w:displayText="Asian Bangladeshi" w:value="Asian Bangladeshi"/>
               <w:listItem w:displayText="Asian any other background" w:value="Asian any other background"/>
               <w:listItem w:displayText="Chinese" w:value="Chinese"/>
               <w:listItem w:displayText="Any other ethnic group" w:value="Any other ethnic group"/>
               <w:listItem w:displayText="Unknown" w:value="Unknown"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="991" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="2734" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="45C690AB" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="400943582"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
@@ -815,262 +791,260 @@
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Buddhist" w:value="Buddhist"/>
               <w:listItem w:displayText="Christian" w:value="Christian"/>
               <w:listItem w:displayText="Hindu" w:value="Hindu"/>
               <w:listItem w:displayText="Jain" w:value="Jain"/>
               <w:listItem w:displayText="Jewish" w:value="Jewish"/>
               <w:listItem w:displayText="Muslim" w:value="Muslim"/>
               <w:listItem w:displayText="No religion" w:value="No religion"/>
               <w:listItem w:displayText="Not stated" w:value="Not stated"/>
               <w:listItem w:displayText="Other religion" w:value="Other religion"/>
               <w:listItem w:displayText="Rastafarian" w:value="Rastafarian"/>
               <w:listItem w:displayText="Sikh" w:value="Sikh"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1084" w:type="dxa"/>
-                <w:gridSpan w:val="4"/>
+                <w:tcW w:w="1314" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6DA8DC17" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="009459E1" w:rsidP="001F17BF">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1218" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="021054BF" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="68686276" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="68686276" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1474" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74272E79" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:tcW w:w="1083" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E2ED8D6" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1526" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2544" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06414D68" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="-267550246"/>
             <w:placeholder>
               <w:docPart w:val="9B3258731AF449D6BC4F2B620C31CE32"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Female" w:value="Female"/>
               <w:listItem w:displayText="Male" w:value="Male"/>
               <w:listItem w:displayText="Unborn" w:value="Unborn"/>
               <w:listItem w:displayText="Unknown" w:value="Unknown"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1161" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="1532" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="12434316" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="00644A8D">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="-767852118"/>
             <w:placeholder>
               <w:docPart w:val="5C2866224C1042FC81E633741C178791"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1087" w:type="dxa"/>
-                <w:gridSpan w:val="4"/>
+                <w:tcW w:w="2042" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="39714E3A" w14:textId="77777777" w:rsidR="008F7886" w:rsidRPr="0004165C" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AD2D97E" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="-1316951093"/>
             <w:placeholder>
               <w:docPart w:val="E00EFD397CCA4689A6FA97AAD9E8B9F3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="White British" w:value="White British"/>
               <w:listItem w:displayText="White Irish" w:value="White Irish"/>
               <w:listItem w:displayText="White any other background" w:value="White any other background"/>
               <w:listItem w:displayText="Black British" w:value="Black British"/>
               <w:listItem w:displayText="Black Caribbean" w:value="Black Caribbean"/>
               <w:listItem w:displayText="Black African" w:value="Black African"/>
               <w:listItem w:displayText="Black any other background" w:value="Black any other background"/>
               <w:listItem w:displayText="Mixed White and Black Caribbean" w:value="Mixed White and Black Caribbean"/>
               <w:listItem w:displayText="Mixed White and Black African" w:value="Mixed White and Black African"/>
               <w:listItem w:displayText="Any other mixed background" w:value="Any other mixed background"/>
               <w:listItem w:displayText="Asian British" w:value="Asian British"/>
               <w:listItem w:displayText="Asian Indian" w:value="Asian Indian"/>
               <w:listItem w:displayText="Asian Pakistani" w:value="Asian Pakistani"/>
               <w:listItem w:displayText="Asian Bangladeshi" w:value="Asian Bangladeshi"/>
               <w:listItem w:displayText="Asian any other background" w:value="Asian any other background"/>
               <w:listItem w:displayText="Chinese" w:value="Chinese"/>
               <w:listItem w:displayText="Any other ethnic group" w:value="Any other ethnic group"/>
               <w:listItem w:displayText="Unknown" w:value="Unknown"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="991" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="2734" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="15EE891F" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="1274832695"/>
             <w:placeholder>
               <w:docPart w:val="CBD57FCA0FC74D809C6C039F84742274"/>
@@ -1078,262 +1052,260 @@
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Buddhist" w:value="Buddhist"/>
               <w:listItem w:displayText="Christian" w:value="Christian"/>
               <w:listItem w:displayText="Hindu" w:value="Hindu"/>
               <w:listItem w:displayText="Jain" w:value="Jain"/>
               <w:listItem w:displayText="Jewish" w:value="Jewish"/>
               <w:listItem w:displayText="Muslim" w:value="Muslim"/>
               <w:listItem w:displayText="No religion" w:value="No religion"/>
               <w:listItem w:displayText="Not stated" w:value="Not stated"/>
               <w:listItem w:displayText="Other religion" w:value="Other religion"/>
               <w:listItem w:displayText="Rastafarian" w:value="Rastafarian"/>
               <w:listItem w:displayText="Sikh" w:value="Sikh"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1084" w:type="dxa"/>
-                <w:gridSpan w:val="4"/>
+                <w:tcW w:w="1314" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7B0F35A3" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1218" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1189A415" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="25954D0A" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="25954D0A" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1474" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="079648D9" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:tcW w:w="1083" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B75699A" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1526" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2544" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5260F855" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="363877237"/>
             <w:placeholder>
               <w:docPart w:val="9EF8EDCEAE7F48FFAE59ED7DBDF0126D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Female" w:value="Female"/>
               <w:listItem w:displayText="Male" w:value="Male"/>
               <w:listItem w:displayText="Unborn" w:value="Unborn"/>
               <w:listItem w:displayText="Unknown" w:value="Unknown"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1161" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="1532" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6D23C857" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="00644A8D">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="-411395378"/>
             <w:placeholder>
               <w:docPart w:val="C7B84C8B2E0A4313BF4E2A5DA3D5FD4F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1087" w:type="dxa"/>
-                <w:gridSpan w:val="4"/>
+                <w:tcW w:w="2042" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="10C9AE4A" w14:textId="77777777" w:rsidR="008F7886" w:rsidRPr="0004165C" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="243009F4" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="239225872"/>
             <w:placeholder>
               <w:docPart w:val="191B8A850E3042ED928234E47CDE24BF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="White British" w:value="White British"/>
               <w:listItem w:displayText="White Irish" w:value="White Irish"/>
               <w:listItem w:displayText="White any other background" w:value="White any other background"/>
               <w:listItem w:displayText="Black British" w:value="Black British"/>
               <w:listItem w:displayText="Black Caribbean" w:value="Black Caribbean"/>
               <w:listItem w:displayText="Black African" w:value="Black African"/>
               <w:listItem w:displayText="Black any other background" w:value="Black any other background"/>
               <w:listItem w:displayText="Mixed White and Black Caribbean" w:value="Mixed White and Black Caribbean"/>
               <w:listItem w:displayText="Mixed White and Black African" w:value="Mixed White and Black African"/>
               <w:listItem w:displayText="Any other mixed background" w:value="Any other mixed background"/>
               <w:listItem w:displayText="Asian British" w:value="Asian British"/>
               <w:listItem w:displayText="Asian Indian" w:value="Asian Indian"/>
               <w:listItem w:displayText="Asian Pakistani" w:value="Asian Pakistani"/>
               <w:listItem w:displayText="Asian Bangladeshi" w:value="Asian Bangladeshi"/>
               <w:listItem w:displayText="Asian any other background" w:value="Asian any other background"/>
               <w:listItem w:displayText="Chinese" w:value="Chinese"/>
               <w:listItem w:displayText="Any other ethnic group" w:value="Any other ethnic group"/>
               <w:listItem w:displayText="Unknown" w:value="Unknown"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="991" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="2734" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="61FA8A8A" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="457535857"/>
             <w:placeholder>
               <w:docPart w:val="E0E20C6155FA479ABE203CB8B5CDB777"/>
@@ -1341,262 +1313,260 @@
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Buddhist" w:value="Buddhist"/>
               <w:listItem w:displayText="Christian" w:value="Christian"/>
               <w:listItem w:displayText="Hindu" w:value="Hindu"/>
               <w:listItem w:displayText="Jain" w:value="Jain"/>
               <w:listItem w:displayText="Jewish" w:value="Jewish"/>
               <w:listItem w:displayText="Muslim" w:value="Muslim"/>
               <w:listItem w:displayText="No religion" w:value="No religion"/>
               <w:listItem w:displayText="Not stated" w:value="Not stated"/>
               <w:listItem w:displayText="Other religion" w:value="Other religion"/>
               <w:listItem w:displayText="Rastafarian" w:value="Rastafarian"/>
               <w:listItem w:displayText="Sikh" w:value="Sikh"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1084" w:type="dxa"/>
-                <w:gridSpan w:val="4"/>
+                <w:tcW w:w="1314" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="63A1B31C" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1218" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4D61375A" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="7D3E37FC" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="7D3E37FC" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1474" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BB94E33" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:tcW w:w="1083" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EF9E500" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1526" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2544" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13D30F30" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="-899287468"/>
             <w:placeholder>
               <w:docPart w:val="D874F1342050474E991FFC20450B7381"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Female" w:value="Female"/>
               <w:listItem w:displayText="Male" w:value="Male"/>
               <w:listItem w:displayText="Unborn" w:value="Unborn"/>
               <w:listItem w:displayText="Unknown" w:value="Unknown"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1161" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="1532" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="22FA6447" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="00644A8D">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="790403738"/>
             <w:placeholder>
               <w:docPart w:val="660E6E2B605241ECA31FB0A6178E7D6D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1087" w:type="dxa"/>
-                <w:gridSpan w:val="4"/>
+                <w:tcW w:w="2042" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7AE5C856" w14:textId="77777777" w:rsidR="008F7886" w:rsidRPr="0004165C" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1448" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="939" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C43958F" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="-1832435746"/>
             <w:placeholder>
               <w:docPart w:val="918D25E3C88F4510A86E45E06C0C7FEA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="White British" w:value="White British"/>
               <w:listItem w:displayText="White Irish" w:value="White Irish"/>
               <w:listItem w:displayText="White any other background" w:value="White any other background"/>
               <w:listItem w:displayText="Black British" w:value="Black British"/>
               <w:listItem w:displayText="Black Caribbean" w:value="Black Caribbean"/>
               <w:listItem w:displayText="Black African" w:value="Black African"/>
               <w:listItem w:displayText="Black any other background" w:value="Black any other background"/>
               <w:listItem w:displayText="Mixed White and Black Caribbean" w:value="Mixed White and Black Caribbean"/>
               <w:listItem w:displayText="Mixed White and Black African" w:value="Mixed White and Black African"/>
               <w:listItem w:displayText="Any other mixed background" w:value="Any other mixed background"/>
               <w:listItem w:displayText="Asian British" w:value="Asian British"/>
               <w:listItem w:displayText="Asian Indian" w:value="Asian Indian"/>
               <w:listItem w:displayText="Asian Pakistani" w:value="Asian Pakistani"/>
               <w:listItem w:displayText="Asian Bangladeshi" w:value="Asian Bangladeshi"/>
               <w:listItem w:displayText="Asian any other background" w:value="Asian any other background"/>
               <w:listItem w:displayText="Chinese" w:value="Chinese"/>
               <w:listItem w:displayText="Any other ethnic group" w:value="Any other ethnic group"/>
               <w:listItem w:displayText="Unknown" w:value="Unknown"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="991" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="2734" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="27CD74C7" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="238524976"/>
             <w:placeholder>
               <w:docPart w:val="5EEA24207D9140ED865FCD0B84565F24"/>
@@ -1604,1050 +1574,1373 @@
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Buddhist" w:value="Buddhist"/>
               <w:listItem w:displayText="Christian" w:value="Christian"/>
               <w:listItem w:displayText="Hindu" w:value="Hindu"/>
               <w:listItem w:displayText="Jain" w:value="Jain"/>
               <w:listItem w:displayText="Jewish" w:value="Jewish"/>
               <w:listItem w:displayText="Muslim" w:value="Muslim"/>
               <w:listItem w:displayText="No religion" w:value="No religion"/>
               <w:listItem w:displayText="Not stated" w:value="Not stated"/>
               <w:listItem w:displayText="Other religion" w:value="Other religion"/>
               <w:listItem w:displayText="Rastafarian" w:value="Rastafarian"/>
               <w:listItem w:displayText="Sikh" w:value="Sikh"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1084" w:type="dxa"/>
-                <w:gridSpan w:val="4"/>
+                <w:tcW w:w="1314" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1005CA5E" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1218" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1797" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="493123FB" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="21BEF837" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="009459E1" w14:paraId="21BEF837" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:trHeight w:val="545"/>
+          <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
+            <w:tcW w:w="1474" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B25D7E5" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="00CD48C1" w:rsidRDefault="009459E1" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD48C1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9646" w:type="dxa"/>
-            <w:gridSpan w:val="31"/>
+            <w:tcW w:w="13985" w:type="dxa"/>
+            <w:gridSpan w:val="25"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15D8303B" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="001F17BF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="6069F227" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="6069F227" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcW w:w="2557" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="364512F9" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="004569D2" w:rsidRDefault="009459E1" w:rsidP="008F7886">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>Child(ren)’s first language or preferred means of communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1526" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2544" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12F5AEC1" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="004569D2" w:rsidRDefault="009459E1" w:rsidP="008F7886"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2248" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3091" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="763DE2D9" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="004569D2" w:rsidRDefault="009459E1" w:rsidP="008F7886">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="289"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Is an interpreter or signer required? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="-1738079620"/>
             <w:placeholder>
               <w:docPart w:val="4F7CF7281F8F410781A7064499323B56"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="4741" w:type="dxa"/>
-                <w:gridSpan w:val="16"/>
+                <w:tcW w:w="7267" w:type="dxa"/>
+                <w:gridSpan w:val="12"/>
               </w:tcPr>
               <w:p w14:paraId="3F349CA3" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="00CA1052" w:rsidRDefault="009459E1" w:rsidP="008F7886">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CA1052">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="4AA91E17" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="4AA91E17" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcW w:w="2557" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B7BB34F" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="004569D2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1526" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2544" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="339AC22E" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="004569D2" w:rsidRDefault="009459E1" w:rsidP="00B8201C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2248" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3091" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53182871" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="004569D2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="289"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4741" w:type="dxa"/>
-            <w:gridSpan w:val="16"/>
+            <w:tcW w:w="7267" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60D446B3" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="00B8201C">
             <w:r>
               <w:t>Details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="0343AAA9" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="0343AAA9" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:trHeight w:val="389"/>
+          <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcW w:w="2557" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54F422C2" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="004569D2">
+          <w:p w14:paraId="54F422C2" w14:textId="77777777" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="004569D2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:t>Nationality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8515" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="2544" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E3298BF" w14:textId="77777777" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="00B8201C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3091" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55F6BCCE" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="004569D2">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7494A2DE" w14:textId="55ED259B" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="00B8201C">
             <w:r>
-              <w:t>Does the child(ren) have a disability?</w:t>
+              <w:t>Is the child(ren) adopted?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
-            <w:id w:val="-2058003706"/>
+            <w:id w:val="1086275091"/>
             <w:placeholder>
-              <w:docPart w:val="A9F7E12710F24D79BDC25EADB0089C54"/>
+              <w:docPart w:val="B33AC1958C674B45A7675630EF675256"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1526" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="7267" w:type="dxa"/>
+                <w:gridSpan w:val="12"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="75B61981" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="004569D2" w:rsidRDefault="009459E1" w:rsidP="004569D2">
-                <w:r w:rsidRPr="00AB0EB9">
+              <w:p w14:paraId="34E6547A" w14:textId="58529208" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="00B8201C">
+                <w:r w:rsidRPr="00CA1052">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
-        <w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="65FD6591" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="004569D2">
+      </w:tr>
+      <w:tr w:rsidR="008B3BF7" w14:paraId="65D46A7E" w14:textId="77777777" w:rsidTr="260B746B">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2557" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BACE54" w14:textId="77777777" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="004569D2">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2544" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="298A4EE6" w14:textId="77777777" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="00B8201C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3091" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0193FD" w14:textId="77777777" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="00B8201C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7267" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="699720DB" w14:textId="77803AF3" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="00B8201C">
             <w:r>
               <w:t>Details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="1E1E6D8C" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="452E67AF" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:trHeight w:val="389"/>
+          <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2825" w:type="dxa"/>
+            <w:tcW w:w="2557" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="204C6FA8" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="004569D2">
+          <w:p w14:paraId="55F6BCCE" w14:textId="111FD7D7" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="008B3BF7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
-              <w:t>Is the child(ren) privately fostered?</w:t>
+              <w:t xml:space="preserve">Does the child(ren) have </w:t>
+            </w:r>
+            <w:r w:rsidR="00847CEE">
+              <w:t>diagnosed</w:t>
+            </w:r>
+            <w:r w:rsidR="00E82FEF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00307928">
+              <w:t xml:space="preserve">disability </w:t>
+            </w:r>
+            <w:r w:rsidR="00E82FEF">
+              <w:t>or awaiting a pathway for</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E82FEF">
+              <w:t>diagnosis or</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> neurodivers</w:t>
+            </w:r>
+            <w:r w:rsidR="00E82FEF">
+              <w:t>e needs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
-            <w:id w:val="949750606"/>
+            <w:id w:val="-2058003706"/>
             <w:placeholder>
-              <w:docPart w:val="7B6546E1166E4EEF9F31477A00D2E0ED"/>
+              <w:docPart w:val="0570C9CE672444F583C3AC4108618551"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1526" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="2544" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2F6433A8" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="004569D2" w:rsidRDefault="009459E1" w:rsidP="004569D2">
+              <w:p w14:paraId="75B61981" w14:textId="77777777" w:rsidR="008B3BF7" w:rsidRPr="004569D2" w:rsidRDefault="008B3BF7" w:rsidP="008B3BF7">
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2248" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3091" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="321E93A4" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="004569D2">
+          <w:p w14:paraId="0EC53DC7" w14:textId="1DF6EF26" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="008B3BF7">
             <w:r>
-              <w:t>Is the child(ren) adopted?</w:t>
+              <w:t>Does the child have an E</w:t>
+            </w:r>
+            <w:r w:rsidR="00420F86">
+              <w:t>ducation, Health and Care Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
-            <w:id w:val="769819915"/>
+            <w:id w:val="310071868"/>
             <w:placeholder>
-              <w:docPart w:val="2A51DC6A89ED4A1BA9991A0758C358BB"/>
+              <w:docPart w:val="2A2FD9C155B04A96A2EB9D165B97DA9C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="4741" w:type="dxa"/>
-                <w:gridSpan w:val="16"/>
+                <w:tcW w:w="7267" w:type="dxa"/>
+                <w:gridSpan w:val="12"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5A12CBB9" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="004569D2">
+              <w:p w14:paraId="65FD6591" w14:textId="163DAAEC" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="008B3BF7">
+                <w:r w:rsidRPr="00CA1052">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="008B3BF7" w14:paraId="01A40B4C" w14:textId="77777777" w:rsidTr="260B746B">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2557" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE30EAB" w14:textId="77777777" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="008B3BF7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2544" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB67E46" w14:textId="2290CCE0" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="008B3BF7">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="2B579A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Details</w:t>
+            </w:r>
+            <w:r w:rsidR="1D4C08BF">
+              <w:t xml:space="preserve"> if self-reported or diagnosed</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3091" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4617408F" w14:textId="77777777" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="008B3BF7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7267" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="051494FB" w14:textId="6E4C8958" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="008B3BF7">
+            <w:r>
+              <w:t>Details:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00997F7B" w14:paraId="1E1E6D8C" w14:textId="77777777" w:rsidTr="260B746B">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2557" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A9AC2E" w14:textId="77777777" w:rsidR="00997F7B" w:rsidRDefault="00997F7B" w:rsidP="004569D2">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Is the child(ren) privately fostered?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="204C6FA8" w14:textId="77777777" w:rsidR="00997F7B" w:rsidRDefault="00997F7B" w:rsidP="004569D2">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="2B579A"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            </w:rPr>
+            <w:id w:val="949750606"/>
+            <w:placeholder>
+              <w:docPart w:val="0F7A4A08AC3149F4934E2D4EB5EEB549"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:comboBox>
+              <w:listItem w:displayText="Yes" w:value="Yes"/>
+              <w:listItem w:displayText="No" w:value="No"/>
+            </w:comboBox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2544" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:vMerge w:val="restart"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2F6433A8" w14:textId="77777777" w:rsidR="00997F7B" w:rsidRPr="004569D2" w:rsidRDefault="00997F7B" w:rsidP="004569D2">
+                <w:r w:rsidRPr="00AB0EB9">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3091" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="321E93A4" w14:textId="091C4E15" w:rsidR="00997F7B" w:rsidRDefault="00997F7B" w:rsidP="004569D2">
+            <w:r>
+              <w:t>Is there an Early Help Assessment and who is the lead professional?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="2B579A"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            </w:rPr>
+            <w:id w:val="769819915"/>
+            <w:placeholder>
+              <w:docPart w:val="2F70D236748C42298C8AEEB1C9B62080"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:comboBox>
+              <w:listItem w:displayText="Yes" w:value="Yes"/>
+              <w:listItem w:displayText="No" w:value="No"/>
+            </w:comboBox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7267" w:type="dxa"/>
+                <w:gridSpan w:val="12"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5A12CBB9" w14:textId="77777777" w:rsidR="00997F7B" w:rsidRDefault="00997F7B" w:rsidP="004569D2">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="07293041" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00997F7B" w14:paraId="49B10B43" w14:textId="77777777" w:rsidTr="260B746B">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2557" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9D56CB" w14:textId="77777777" w:rsidR="00997F7B" w:rsidRDefault="00997F7B" w:rsidP="004569D2">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2544" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="411776EC" w14:textId="77777777" w:rsidR="00997F7B" w:rsidRDefault="00997F7B" w:rsidP="004569D2">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="2B579A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3091" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3A1905" w14:textId="77777777" w:rsidR="00997F7B" w:rsidRDefault="00997F7B" w:rsidP="004569D2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7267" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDEB421" w14:textId="60E0A0E0" w:rsidR="00997F7B" w:rsidRDefault="00997F7B" w:rsidP="004569D2">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="2B579A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Details:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009459E1" w14:paraId="07293041" w14:textId="77777777" w:rsidTr="007469BB">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11340" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="266730"/>
+            <w:tcW w:w="15459" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A768AF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="681BA22B" w14:textId="1B27DD5F" w:rsidR="009459E1" w:rsidRPr="006212B4" w:rsidRDefault="00B86F39" w:rsidP="008C6209">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Family Network Details. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86F39" w14:paraId="79DD2049" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00B86F39" w14:paraId="79DD2049" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3359" w:type="dxa"/>
+            <w:tcW w:w="2975" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62175765" w14:textId="6C1680FA" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00B86F39">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Who would the child say is the most important person in their life?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7981" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:tcW w:w="12484" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00014050" w14:textId="6549FA61" w:rsidR="00B86F39" w:rsidRPr="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="008C6209">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3ECC04C3" w14:textId="77777777" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="0D375D1C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DC3C158" w14:textId="77777777" w:rsidR="00B86F39" w:rsidRPr="006212B4" w:rsidRDefault="00B86F39" w:rsidP="008C6209">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86F39" w14:paraId="18B248C1" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00B86F39" w14:paraId="18B248C1" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3359" w:type="dxa"/>
+            <w:tcW w:w="2975" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AC5E760" w14:textId="781C61DB" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00B86F39">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Who would the parent/carer say are the most helpful people in their life?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7981" w:type="dxa"/>
-            <w:gridSpan w:val="25"/>
+            <w:tcW w:w="12484" w:type="dxa"/>
+            <w:gridSpan w:val="19"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C8B57C0" w14:textId="5BEF6A17" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="008C6209">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="692E311C" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="692E311C" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1244" w:type="dxa"/>
+            <w:tcW w:w="1141" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="522CDEEA" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F17BF">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Forename</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E70A4C8" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F17BF">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcW w:w="802" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="626E441A" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F17BF">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B37832B" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Gender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAFEDC6" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="00545BD2" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00545BD2">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Parental Responsibility</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0741A704" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00545BD2">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(please tick if yes)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B37832B" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+          <w:p w14:paraId="7CB0EF02" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Gender</w:t>
-[...42 lines deleted...]
-            <w:tcW w:w="1379" w:type="dxa"/>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ACE2686" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F17BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>if different from above</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F17BF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="965" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB0EF02" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="009459E1">
-[...13 lines deleted...]
-          <w:p w14:paraId="2ACE2686" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+          <w:p w14:paraId="41A8B3D4" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F17BF">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="16"/>
-[...35 lines deleted...]
-                <w:b/>
               </w:rPr>
               <w:t>Contact Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1105" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00079AFF" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Ethnicity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="958" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ED1C6FC" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Religion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1113" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3695" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10CB7AAE" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="009459E1" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+          <w:p w14:paraId="29E8A5E9" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009459E1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Relationship to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> referred</w:t>
             </w:r>
             <w:r w:rsidRPr="009459E1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> child</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(ren)</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="10CB7AAE" w14:textId="057764C2" w:rsidR="008B3BF7" w:rsidRPr="009459E1" w:rsidRDefault="008B3BF7" w:rsidP="009459E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Highlight any additional needs of adult including SEND.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="49F58238" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="49F58238" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1244" w:type="dxa"/>
+            <w:tcW w:w="1141" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C1EFF73" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C3AB76B" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcW w:w="802" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="339B5924" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="652885696"/>
             <w:placeholder>
               <w:docPart w:val="C6DCA624165B42068BF8F673BEC606DD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Female" w:value="Female"/>
               <w:listItem w:displayText="Male" w:value="Male"/>
               <w:listItem w:displayText="Unborn" w:value="Unborn"/>
               <w:listItem w:displayText="Unknown" w:value="Unknown"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="992" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="2126" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="69B788AD" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="-1970113573"/>
             <w:placeholder>
               <w:docPart w:val="DE3F2D09AF884B47B4AE23CFBD97878B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1466" w:type="dxa"/>
-                <w:gridSpan w:val="6"/>
+                <w:tcW w:w="1532" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="41034371" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="009459E1">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="353F23C9" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="965" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="524CB8C6" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="1363472061"/>
             <w:placeholder>
               <w:docPart w:val="6747CD23A64C4C378E37BE635272D1ED"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="White British" w:value="White British"/>
@@ -2657,51 +2950,51 @@
               <w:listItem w:displayText="Black Caribbean" w:value="Black Caribbean"/>
               <w:listItem w:displayText="Black African" w:value="Black African"/>
               <w:listItem w:displayText="Black any other background" w:value="Black any other background"/>
               <w:listItem w:displayText="Mixed White and Black Caribbean" w:value="Mixed White and Black Caribbean"/>
               <w:listItem w:displayText="Mixed White and Black African" w:value="Mixed White and Black African"/>
               <w:listItem w:displayText="Any other mixed background" w:value="Any other mixed background"/>
               <w:listItem w:displayText="Asian British" w:value="Asian British"/>
               <w:listItem w:displayText="Asian Indian" w:value="Asian Indian"/>
               <w:listItem w:displayText="Asian Pakistani" w:value="Asian Pakistani"/>
               <w:listItem w:displayText="Asian Bangladeshi" w:value="Asian Bangladeshi"/>
               <w:listItem w:displayText="Asian any other background" w:value="Asian any other background"/>
               <w:listItem w:displayText="Chinese" w:value="Chinese"/>
               <w:listItem w:displayText="Any other ethnic group" w:value="Any other ethnic group"/>
               <w:listItem w:displayText="Unknown" w:value="Unknown"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1105" w:type="dxa"/>
+                <w:tcW w:w="1246" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="64596D34" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
@@ -2713,239 +3006,238 @@
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Buddhist" w:value="Buddhist"/>
               <w:listItem w:displayText="Christian" w:value="Christian"/>
               <w:listItem w:displayText="Hindu" w:value="Hindu"/>
               <w:listItem w:displayText="Jain" w:value="Jain"/>
               <w:listItem w:displayText="Jewish" w:value="Jewish"/>
               <w:listItem w:displayText="Muslim" w:value="Muslim"/>
               <w:listItem w:displayText="No religion" w:value="No religion"/>
               <w:listItem w:displayText="Not stated" w:value="Not stated"/>
               <w:listItem w:displayText="Other religion" w:value="Other religion"/>
               <w:listItem w:displayText="Rastafarian" w:value="Rastafarian"/>
               <w:listItem w:displayText="Sikh" w:value="Sikh"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="958" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="1843" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="55BF4599" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1113" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3695" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="25DDD307" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="1ED1062C" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="1ED1062C" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1244" w:type="dxa"/>
+            <w:tcW w:w="1141" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A916D8A" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6824471C" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcW w:w="802" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52C8E04D" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="1305966361"/>
             <w:placeholder>
               <w:docPart w:val="F9636CED9FBA463DB933511E6877D136"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Female" w:value="Female"/>
               <w:listItem w:displayText="Male" w:value="Male"/>
               <w:listItem w:displayText="Unborn" w:value="Unborn"/>
               <w:listItem w:displayText="Unknown" w:value="Unknown"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="992" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="2126" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7F51CFB9" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="-363589434"/>
             <w:placeholder>
               <w:docPart w:val="1E35D0E1BD80426685A7FE57D7966017"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1466" w:type="dxa"/>
-                <w:gridSpan w:val="6"/>
+                <w:tcW w:w="1532" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="009ADFAD" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="009459E1">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50839FE0" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="965" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64993EC6" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="-528796286"/>
             <w:placeholder>
               <w:docPart w:val="4AC1E8937DE845C2B42899219B8FEA37"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="White British" w:value="White British"/>
@@ -2955,51 +3247,51 @@
               <w:listItem w:displayText="Black Caribbean" w:value="Black Caribbean"/>
               <w:listItem w:displayText="Black African" w:value="Black African"/>
               <w:listItem w:displayText="Black any other background" w:value="Black any other background"/>
               <w:listItem w:displayText="Mixed White and Black Caribbean" w:value="Mixed White and Black Caribbean"/>
               <w:listItem w:displayText="Mixed White and Black African" w:value="Mixed White and Black African"/>
               <w:listItem w:displayText="Any other mixed background" w:value="Any other mixed background"/>
               <w:listItem w:displayText="Asian British" w:value="Asian British"/>
               <w:listItem w:displayText="Asian Indian" w:value="Asian Indian"/>
               <w:listItem w:displayText="Asian Pakistani" w:value="Asian Pakistani"/>
               <w:listItem w:displayText="Asian Bangladeshi" w:value="Asian Bangladeshi"/>
               <w:listItem w:displayText="Asian any other background" w:value="Asian any other background"/>
               <w:listItem w:displayText="Chinese" w:value="Chinese"/>
               <w:listItem w:displayText="Any other ethnic group" w:value="Any other ethnic group"/>
               <w:listItem w:displayText="Unknown" w:value="Unknown"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1105" w:type="dxa"/>
+                <w:tcW w:w="1246" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="660A1489" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
@@ -3011,239 +3303,238 @@
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Buddhist" w:value="Buddhist"/>
               <w:listItem w:displayText="Christian" w:value="Christian"/>
               <w:listItem w:displayText="Hindu" w:value="Hindu"/>
               <w:listItem w:displayText="Jain" w:value="Jain"/>
               <w:listItem w:displayText="Jewish" w:value="Jewish"/>
               <w:listItem w:displayText="Muslim" w:value="Muslim"/>
               <w:listItem w:displayText="No religion" w:value="No religion"/>
               <w:listItem w:displayText="Not stated" w:value="Not stated"/>
               <w:listItem w:displayText="Other religion" w:value="Other religion"/>
               <w:listItem w:displayText="Rastafarian" w:value="Rastafarian"/>
               <w:listItem w:displayText="Sikh" w:value="Sikh"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="958" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="1843" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2BC2A71C" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1113" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3695" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="6591A0C1" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="6C794BCD" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="6C794BCD" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1244" w:type="dxa"/>
+            <w:tcW w:w="1141" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53E69BB4" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50F01A70" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcW w:w="802" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2633108F" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="-1584590793"/>
             <w:placeholder>
               <w:docPart w:val="A5A685455FB34C7699A0E8644F353437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Female" w:value="Female"/>
               <w:listItem w:displayText="Male" w:value="Male"/>
               <w:listItem w:displayText="Unborn" w:value="Unborn"/>
               <w:listItem w:displayText="Unknown" w:value="Unknown"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="992" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="2126" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="100EF793" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="334509385"/>
             <w:placeholder>
               <w:docPart w:val="7902A75CF64149D682D59D02FA599EBF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1466" w:type="dxa"/>
-                <w:gridSpan w:val="6"/>
+                <w:tcW w:w="1532" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="293C69AB" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="0004165C" w:rsidRDefault="009459E1" w:rsidP="009459E1">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAE7F7E" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="965" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A5DCB5A" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="1821300401"/>
             <w:placeholder>
               <w:docPart w:val="0AFCC3B219284353B9B4F9C0A43488DD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="White British" w:value="White British"/>
@@ -3253,51 +3544,51 @@
               <w:listItem w:displayText="Black Caribbean" w:value="Black Caribbean"/>
               <w:listItem w:displayText="Black African" w:value="Black African"/>
               <w:listItem w:displayText="Black any other background" w:value="Black any other background"/>
               <w:listItem w:displayText="Mixed White and Black Caribbean" w:value="Mixed White and Black Caribbean"/>
               <w:listItem w:displayText="Mixed White and Black African" w:value="Mixed White and Black African"/>
               <w:listItem w:displayText="Any other mixed background" w:value="Any other mixed background"/>
               <w:listItem w:displayText="Asian British" w:value="Asian British"/>
               <w:listItem w:displayText="Asian Indian" w:value="Asian Indian"/>
               <w:listItem w:displayText="Asian Pakistani" w:value="Asian Pakistani"/>
               <w:listItem w:displayText="Asian Bangladeshi" w:value="Asian Bangladeshi"/>
               <w:listItem w:displayText="Asian any other background" w:value="Asian any other background"/>
               <w:listItem w:displayText="Chinese" w:value="Chinese"/>
               <w:listItem w:displayText="Any other ethnic group" w:value="Any other ethnic group"/>
               <w:listItem w:displayText="Unknown" w:value="Unknown"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1105" w:type="dxa"/>
+                <w:tcW w:w="1246" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7B4F3FF1" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
@@ -3309,3108 +3600,2142 @@
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Buddhist" w:value="Buddhist"/>
               <w:listItem w:displayText="Christian" w:value="Christian"/>
               <w:listItem w:displayText="Hindu" w:value="Hindu"/>
               <w:listItem w:displayText="Jain" w:value="Jain"/>
               <w:listItem w:displayText="Jewish" w:value="Jewish"/>
               <w:listItem w:displayText="Muslim" w:value="Muslim"/>
               <w:listItem w:displayText="No religion" w:value="No religion"/>
               <w:listItem w:displayText="Not stated" w:value="Not stated"/>
               <w:listItem w:displayText="Other religion" w:value="Other religion"/>
               <w:listItem w:displayText="Rastafarian" w:value="Rastafarian"/>
               <w:listItem w:displayText="Sikh" w:value="Sikh"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="958" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="1843" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2A54F152" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1113" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3695" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="17BA9881" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009459E1" w14:paraId="2A28A250" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="000B552C" w14:paraId="2A28A250" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1244" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="045DE77F" w14:textId="77777777" w:rsidR="000B552C" w:rsidRPr="001F17BF" w:rsidRDefault="000B552C" w:rsidP="009459E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1032" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21869588" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
-[...10 lines deleted...]
-            <w:tcW w:w="966" w:type="dxa"/>
+          <w:p w14:paraId="21869588" w14:textId="77777777" w:rsidR="000B552C" w:rsidRPr="001F17BF" w:rsidRDefault="000B552C" w:rsidP="009459E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43234432" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+          <w:p w14:paraId="43234432" w14:textId="77777777" w:rsidR="000B552C" w:rsidRPr="001F17BF" w:rsidRDefault="000B552C" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="-2081349554"/>
             <w:placeholder>
-              <w:docPart w:val="88FA342670A14B1CBFD53BE3BF2870A8"/>
+              <w:docPart w:val="ACE4FA2FE2F8414398F464F1110CBC38"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Female" w:value="Female"/>
               <w:listItem w:displayText="Male" w:value="Male"/>
               <w:listItem w:displayText="Unborn" w:value="Unborn"/>
               <w:listItem w:displayText="Unknown" w:value="Unknown"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="992" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="2126" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3AFBF813" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+              <w:p w14:paraId="3AFBF813" w14:textId="77777777" w:rsidR="000B552C" w:rsidRPr="001F17BF" w:rsidRDefault="000B552C" w:rsidP="009459E1">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="-573427982"/>
             <w:placeholder>
-              <w:docPart w:val="0DABD48A9F9640AB9F51E328BEE06A81"/>
+              <w:docPart w:val="FB896311DC044743A0C90C8637FDE727"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1466" w:type="dxa"/>
-                <w:gridSpan w:val="6"/>
+                <w:tcW w:w="1532" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6F68B66F" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="0004165C" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+              <w:p w14:paraId="6F68B66F" w14:textId="77777777" w:rsidR="000B552C" w:rsidRPr="0004165C" w:rsidRDefault="000B552C" w:rsidP="009459E1">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2BAFBF" w14:textId="77777777" w:rsidR="000B552C" w:rsidRDefault="000B552C" w:rsidP="009459E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="965" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2BAFBF" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="009459E1">
-[...14 lines deleted...]
-          <w:p w14:paraId="6A01E9C2" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+          <w:p w14:paraId="6A01E9C2" w14:textId="77777777" w:rsidR="000B552C" w:rsidRPr="001F17BF" w:rsidRDefault="000B552C" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="1927992084"/>
             <w:placeholder>
-              <w:docPart w:val="FC3CE00BABCB454393FAB121E5750FFF"/>
+              <w:docPart w:val="DC0E1055B2FA4071A58500272502F8FE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="White British" w:value="White British"/>
               <w:listItem w:displayText="White Irish" w:value="White Irish"/>
               <w:listItem w:displayText="White any other background" w:value="White any other background"/>
               <w:listItem w:displayText="Black British" w:value="Black British"/>
               <w:listItem w:displayText="Black Caribbean" w:value="Black Caribbean"/>
               <w:listItem w:displayText="Black African" w:value="Black African"/>
               <w:listItem w:displayText="Black any other background" w:value="Black any other background"/>
               <w:listItem w:displayText="Mixed White and Black Caribbean" w:value="Mixed White and Black Caribbean"/>
               <w:listItem w:displayText="Mixed White and Black African" w:value="Mixed White and Black African"/>
               <w:listItem w:displayText="Any other mixed background" w:value="Any other mixed background"/>
               <w:listItem w:displayText="Asian British" w:value="Asian British"/>
               <w:listItem w:displayText="Asian Indian" w:value="Asian Indian"/>
               <w:listItem w:displayText="Asian Pakistani" w:value="Asian Pakistani"/>
               <w:listItem w:displayText="Asian Bangladeshi" w:value="Asian Bangladeshi"/>
               <w:listItem w:displayText="Asian any other background" w:value="Asian any other background"/>
               <w:listItem w:displayText="Chinese" w:value="Chinese"/>
               <w:listItem w:displayText="Any other ethnic group" w:value="Any other ethnic group"/>
               <w:listItem w:displayText="Unknown" w:value="Unknown"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1105" w:type="dxa"/>
+                <w:tcW w:w="1246" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="66719A3B" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+              <w:p w14:paraId="66719A3B" w14:textId="77777777" w:rsidR="000B552C" w:rsidRPr="001F17BF" w:rsidRDefault="000B552C" w:rsidP="009459E1">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="1452971650"/>
             <w:placeholder>
-              <w:docPart w:val="3D24483C97A94E75B2FC032B428F8846"/>
+              <w:docPart w:val="887777D53FE8493A9C5C5B812BC66CA2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Buddhist" w:value="Buddhist"/>
               <w:listItem w:displayText="Christian" w:value="Christian"/>
               <w:listItem w:displayText="Hindu" w:value="Hindu"/>
               <w:listItem w:displayText="Jain" w:value="Jain"/>
               <w:listItem w:displayText="Jewish" w:value="Jewish"/>
               <w:listItem w:displayText="Muslim" w:value="Muslim"/>
               <w:listItem w:displayText="No religion" w:value="No religion"/>
               <w:listItem w:displayText="Not stated" w:value="Not stated"/>
               <w:listItem w:displayText="Other religion" w:value="Other religion"/>
               <w:listItem w:displayText="Rastafarian" w:value="Rastafarian"/>
               <w:listItem w:displayText="Sikh" w:value="Sikh"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:color w:val="auto"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="958" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="1843" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2F36B2B6" w14:textId="77777777" w:rsidR="009459E1" w:rsidRPr="001F17BF" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+              <w:p w14:paraId="2F36B2B6" w14:textId="77777777" w:rsidR="000B552C" w:rsidRPr="001F17BF" w:rsidRDefault="000B552C" w:rsidP="009459E1">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1113" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6072AB75" w14:textId="77777777" w:rsidR="009459E1" w:rsidRDefault="009459E1" w:rsidP="009459E1">
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42BF6F5A" w14:textId="77777777" w:rsidR="000B552C" w:rsidRDefault="000B552C" w:rsidP="009459E1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6072AB75" w14:textId="112B3C92" w:rsidR="000B552C" w:rsidRDefault="000B552C" w:rsidP="009459E1">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00676F11" w14:paraId="750AA6CA" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00676F11" w14:paraId="750AA6CA" w14:textId="77777777" w:rsidTr="007469BB">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11340" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="266730"/>
+            <w:tcW w:w="15459" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A768AF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26ED34AD" w14:textId="77777777" w:rsidR="00676F11" w:rsidRPr="001331E7" w:rsidRDefault="00676F11" w:rsidP="0076707E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006212B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Consent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00676F11" w14:paraId="7E3AFEE5" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00676F11" w14:paraId="7E3AFEE5" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11340" w:type="dxa"/>
-            <w:gridSpan w:val="33"/>
+            <w:tcW w:w="15459" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34AD7A56" w14:textId="67AA570E" w:rsidR="00B86F39" w:rsidRPr="004349C3" w:rsidRDefault="00676F11" w:rsidP="00676F11">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004349C3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>If a practitioner believes a child is at risk of significant harm, they have a duty to make a referral. These referrals do not require consent, but it is good practice to inform an adult with parental responsibility that the referral is being made, UNLESS doing so would place the child at risk of significant harm or may lead to the loss of evidence. For all other referrals consent should always be sought from an adult with parental responsibility for the child (or from the child themselves if they are competent) before passing information about them to relevant services.</w:t>
+              <w:t xml:space="preserve">If a practitioner believes a child is at risk of significant harm, they have a duty to make a referral. These referrals do not require consent, but it is good practice to inform an adult with parental responsibility that the referral is being made, UNLESS doing so would place the child at risk of significant harm or may lead to the loss of evidence. For all other referrals consent should always be sought from an adult with parental responsibility for the child (or from the child themselves if they are competent) before passing information about </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004349C3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>them</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004349C3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to relevant services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F7886" w14:paraId="1EB28410" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="1EB28410" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="910"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3851863C" w14:textId="52C26CBD" w:rsidR="008F7886" w:rsidRDefault="00B12E87" w:rsidP="00676F11">
+          <w:p w14:paraId="112FFE5F" w14:textId="77777777" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="008B3BF7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
             </w:pPr>
             <w:r>
-              <w:t>Has consent been obtained?</w:t>
-[...51 lines deleted...]
-          <w:p w14:paraId="41952AB6" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="008F7886">
+              <w:t>Consent to share information with children’s services and MASH obtained from:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3851863C" w14:textId="7E229EB8" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="00676F11">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77D1C596" w14:textId="2577A0E6" w:rsidR="00B83A1E" w:rsidRDefault="00B83A1E" w:rsidP="008F7886">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A978D21" w14:textId="49DF6C03" w:rsidR="008F7886" w:rsidRDefault="008B3BF7" w:rsidP="00676F11">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
             </w:pPr>
             <w:r>
-              <w:t>Which children ha</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="130E02F5" w14:textId="7D00C5E8" w:rsidR="00B12E87" w:rsidRDefault="00B12E87" w:rsidP="008F7886">
+              <w:t xml:space="preserve">add parents name </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="41952AB6" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="008F7886">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="1B942DEC" w14:textId="5A2AD9A9" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="00676F11">
+          <w:p w14:paraId="0C15FB16" w14:textId="0B37EB07" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="008B3BF7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">If consent has not been obtained, please provide rationale for sharing with children’s </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>services;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="130E02F5" w14:textId="7D00C5E8" w:rsidR="00B12E87" w:rsidRDefault="00B12E87" w:rsidP="008B3BF7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="100"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6954" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B942DEC" w14:textId="5A2AD9A9" w:rsidR="008F7886" w:rsidRDefault="008F7886" w:rsidP="00676F11">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="100"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12E87" w14:paraId="03CE4175" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="03CE4175" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
           <w:trHeight w:val="1484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C39B25F" w14:textId="77777777" w:rsidR="00B83A1E" w:rsidRDefault="00B83A1E" w:rsidP="00B83A1E">
+          <w:p w14:paraId="6B4DA6A5" w14:textId="162E60E1" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="008B3BF7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="2E4C1BB4" w14:textId="2D33EDE2" w:rsidR="00B83A1E" w:rsidRDefault="00B83A1E" w:rsidP="00B83A1E">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Date parent informed of your concerns.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFF02AD" w14:textId="154A4389" w:rsidR="00B12E87" w:rsidRDefault="00B12E87" w:rsidP="00B12E87">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
-            </w:pPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="6B4DA6A5" w14:textId="010169FF" w:rsidR="00B12E87" w:rsidRDefault="00B12E87" w:rsidP="00B12E87">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CC691F" w14:textId="77777777" w:rsidR="008B3BF7" w:rsidRDefault="008B3BF7" w:rsidP="00B12E87">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="1CFF02AD" w14:textId="154A4389" w:rsidR="00B12E87" w:rsidRDefault="00B12E87" w:rsidP="00B12E87">
+          <w:p w14:paraId="7E166EB3" w14:textId="1CC8C2E3" w:rsidR="00B83A1E" w:rsidRDefault="008B3BF7" w:rsidP="00B12E87">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
-              <w:rPr>
-[...12 lines deleted...]
-          <w:p w14:paraId="23C1BB1C" w14:textId="77777777" w:rsidR="00B12E87" w:rsidRDefault="00B83A1E" w:rsidP="00B12E87">
+            </w:pPr>
+            <w:r>
+              <w:t>Views of the children on sharing the concerns with children’s services and M</w:t>
+            </w:r>
+            <w:r w:rsidR="006405AE">
+              <w:t>ulti-Agency Safeguarding Hub (MASH)</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6954" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA1D0A6" w14:textId="6E177B1E" w:rsidR="00B12E87" w:rsidRDefault="00B12E87" w:rsidP="00B12E87">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="100"/>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B83A1E" w14:paraId="3F42C9CA" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00ED2FB4" w14:paraId="1A9B359C" w14:textId="77777777" w:rsidTr="007469BB">
         <w:trPr>
-          <w:trHeight w:val="912"/>
-[...108 lines deleted...]
-          <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11315" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5C894EA7" w14:textId="0FE08418" w:rsidR="00ED2FB4" w:rsidRPr="006212B4" w:rsidRDefault="00ED2FB4" w:rsidP="008C6209">
+            <w:tcW w:w="15459" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A768AF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C894EA7" w14:textId="50D96D32" w:rsidR="00ED2FB4" w:rsidRPr="006212B4" w:rsidRDefault="00ED2FB4" w:rsidP="008C6209">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006212B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reason for </w:t>
+              <w:t>Reason for</w:t>
+            </w:r>
+            <w:r w:rsidR="007469BB">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> referral - worries</w:t>
             </w:r>
             <w:r w:rsidRPr="006212B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="266730"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> – worries </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86F39" w14:paraId="5AA15C41" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00B86F39" w14:paraId="5AA15C41" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="5101" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21FE0800" w14:textId="38A77439" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4">
             <w:r>
               <w:t>What have you</w:t>
             </w:r>
             <w:r w:rsidR="585D26C1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="502A60C6">
               <w:t>seen</w:t>
             </w:r>
             <w:r w:rsidR="003D2807">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="502A60C6">
-              <w:t>heard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> or been told </w:t>
+              <w:t xml:space="preserve">heard or been told </w:t>
             </w:r>
             <w:r w:rsidR="585D26C1">
               <w:t xml:space="preserve">at makes you worried for the child/ren? </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="367E455A" w14:textId="253756FA" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5511" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:tcW w:w="10358" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F646C73" w14:textId="422592D1" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86F39" w14:paraId="06F9AF4A" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00B86F39" w14:paraId="06F9AF4A" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="5101" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22AD1844" w14:textId="70796E07" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4">
             <w:r>
               <w:t>How has the child</w:t>
             </w:r>
             <w:r w:rsidR="4EAC273A">
               <w:t>/ren</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> been hurt, frightened </w:t>
             </w:r>
             <w:r w:rsidR="4DD71698">
               <w:t xml:space="preserve">or </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">impacted by the things you have observed? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F02312E" w14:textId="77777777" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5511" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:tcW w:w="10358" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B3763BA" w14:textId="6A699190" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86F39" w14:paraId="7E5AF4E2" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00B86F39" w14:paraId="7E5AF4E2" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="5101" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7625B877" w14:textId="01134D5D" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4">
             <w:r>
               <w:t>Who</w:t>
             </w:r>
             <w:r w:rsidR="08BC3A5D">
-              <w:t xml:space="preserve"> in the family or child’s network </w:t>
+              <w:t xml:space="preserve"> in the family or child’s </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="08BC3A5D">
+              <w:t xml:space="preserve">network </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> have you spoken to about</w:t>
+              <w:t xml:space="preserve"> have</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> you spoken to about</w:t>
             </w:r>
             <w:r w:rsidR="585D26C1">
               <w:t xml:space="preserve"> you</w:t>
             </w:r>
             <w:r w:rsidR="63A4ED81">
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="585D26C1">
               <w:t xml:space="preserve"> worries?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="759D3664" w14:textId="77777777" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5511" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:tcW w:w="10358" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BF2029C" w14:textId="617C38D5" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86F39" w14:paraId="55E05042" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00B86F39" w14:paraId="55E05042" w14:textId="77777777" w:rsidTr="007469BB">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11315" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="385623" w:themeFill="accent6" w:themeFillShade="80"/>
+            <w:tcW w:w="15459" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A768AF"/>
           </w:tcPr>
           <w:p w14:paraId="68DB33E4" w14:textId="77777777" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
-          <w:p w14:paraId="3C629D93" w14:textId="77777777" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4">
-            <w:r w:rsidRPr="006212B4">
+          <w:p w14:paraId="3C629D93" w14:textId="47F1834B" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4">
+            <w:r w:rsidRPr="007469BB">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reason for </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C407E2">
+              <w:t>Reason for</w:t>
+            </w:r>
+            <w:r w:rsidR="007469BB">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="385623" w:themeFill="accent6" w:themeFillShade="80"/>
-[...1 lines deleted...]
-              <w:t>contact – strength and safety</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> contact – strength and safety</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007469BB">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="266730"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0271769F" w14:textId="45987493" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86F39" w14:paraId="0A415864" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00B86F39" w14:paraId="0A415864" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="5101" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34404401" w14:textId="322E17E6" w:rsidR="17AFA677" w:rsidRPr="003D2807" w:rsidRDefault="7A61DDD5" w:rsidP="0105DED0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D2807">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Describe the times you know of when the parent/carers are caring for the child(ren) well?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B8843A8" w14:textId="77777777" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5511" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:tcW w:w="10358" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1973CB0C" w14:textId="4BA672A0" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86F39" w14:paraId="01E7ED9E" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00B86F39" w14:paraId="01E7ED9E" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="5101" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09BA0F09" w14:textId="32F5DD6F" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4">
             <w:r>
               <w:t xml:space="preserve">What are all the good things you know happening in the </w:t>
             </w:r>
             <w:r w:rsidR="00C407E2">
               <w:t>child and family’s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> life?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78DCDA0F" w14:textId="77777777" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5511" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:tcW w:w="10358" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07E89D51" w14:textId="47573D70" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86F39" w14:paraId="69DF963D" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00B86F39" w14:paraId="69DF963D" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5804" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="5101" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D9866B3" w14:textId="1575DD49" w:rsidR="00B86F39" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4">
             <w:r>
               <w:t>What are the times the worries have been there, but someone has done something to help keep the child</w:t>
             </w:r>
             <w:r w:rsidR="585D26C1">
               <w:t>/ren</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> safe and supported?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E499147" w14:textId="77777777" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5511" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:tcW w:w="10358" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39937AED" w14:textId="3FE20E40" w:rsidR="00B86F39" w:rsidRPr="00ED2FB4" w:rsidRDefault="00B86F39" w:rsidP="00ED2FB4"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E869C5" w14:paraId="26C07F0E" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00E869C5" w14:paraId="26C07F0E" w14:textId="77777777" w:rsidTr="007469BB">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11315" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2677DD9C" w14:textId="77777777" w:rsidR="00C407E2" w:rsidRPr="00C407E2" w:rsidRDefault="00C407E2" w:rsidP="00ED2FB4">
+            <w:tcW w:w="15459" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A768AF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2677DD9C" w14:textId="77777777" w:rsidR="00C407E2" w:rsidRDefault="00C407E2" w:rsidP="00ED2FB4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40A045A3" w14:textId="6CA58F50" w:rsidR="00C407E2" w:rsidRPr="00C407E2" w:rsidRDefault="00E869C5" w:rsidP="00567C24">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
+          <w:p w14:paraId="2CD5F263" w14:textId="0DCB5344" w:rsidR="00C407E2" w:rsidRPr="007469BB" w:rsidRDefault="007469BB" w:rsidP="007469BB">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C407E2">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What </w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>What do you feel needs to change to help the child/ren?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E869C5" w14:paraId="4BF5E043" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00E869C5" w14:paraId="4BF5E043" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11315" w:type="dxa"/>
-            <w:gridSpan w:val="32"/>
+            <w:tcW w:w="15459" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
           </w:tcPr>
           <w:p w14:paraId="41D713AD" w14:textId="77777777" w:rsidR="00E869C5" w:rsidRDefault="00E869C5" w:rsidP="00ED2FB4"/>
           <w:p w14:paraId="731ABAA5" w14:textId="77777777" w:rsidR="00E869C5" w:rsidRDefault="00E869C5" w:rsidP="00ED2FB4"/>
           <w:p w14:paraId="6377543C" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00ED2FB4"/>
           <w:p w14:paraId="73E76B38" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00ED2FB4"/>
           <w:p w14:paraId="100932FD" w14:textId="77777777" w:rsidR="00E869C5" w:rsidRDefault="00E869C5" w:rsidP="00ED2FB4"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11EAB" w14:paraId="174AE68B" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00C11EAB" w14:paraId="174AE68B" w14:textId="77777777" w:rsidTr="007469BB">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="55" w:type="dxa"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11285" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="266730"/>
+            <w:tcW w:w="15451" w:type="dxa"/>
+            <w:gridSpan w:val="26"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A768AF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="304662D9" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="006212B4" w:rsidRDefault="00C11EAB" w:rsidP="008C6209">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006212B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Currently involved services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11EAB" w14:paraId="43EF6BAA" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="43EF6BAA" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="55" w:type="dxa"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcW w:w="2037" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F7B0F74" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C11EAB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2355" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0CAE62" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C11EAB">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Full name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="448AA5E4" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C11EAB">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Contact number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2465" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="160AEFD3" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C11EAB">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Email address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F0CAE62" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3C9F3CE2" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Address and</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C11EAB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Full name</w:t>
-[...70 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11EAB" w14:paraId="3B5C88BD" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="66EDB9AD" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="55" w:type="dxa"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcW w:w="2037" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53023020" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00A76B20" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+          <w:p w14:paraId="59FD7D0B" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00A76B20" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A76B20">
-              <w:t>Adult Mental Health</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2355" w:type="dxa"/>
+              <w:t>Education Provider</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB2FEA3" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29DFA5C8" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2465" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E7B929" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15FD0D86" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
-[...44 lines deleted...]
-          <w:p w14:paraId="645F696E" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+          <w:p w14:paraId="6BB702A7" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11EAB" w14:paraId="0DC5E6A6" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="6E394219" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="55" w:type="dxa"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcW w:w="2037" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67F68416" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00A76B20" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+          <w:p w14:paraId="48F9092C" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00A76B20" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A76B20">
-              <w:t>Adult Social Care</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2355" w:type="dxa"/>
+              <w:t>GP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E1C955" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F58E62" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2465" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B640A89" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7736407E" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
-[...44 lines deleted...]
-          <w:p w14:paraId="5AD08D34" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+          <w:p w14:paraId="57F507CE" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341B9A" w14:paraId="3519F1E3" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="69354843" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="55" w:type="dxa"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcW w:w="2037" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2E3136" w14:textId="77777777" w:rsidR="00341B9A" w:rsidRPr="00A76B20" w:rsidRDefault="00341B9A" w:rsidP="00C11EAB">
+          <w:p w14:paraId="25A9B83D" w14:textId="362999BA" w:rsidR="00C11EAB" w:rsidRPr="00A76B20" w:rsidRDefault="007F5CFB" w:rsidP="00C11EAB">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Adult Substance misuse </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2355" w:type="dxa"/>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0DB913" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58820197" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2465" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E83E915" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1322ECB1" w14:textId="77777777" w:rsidR="00341B9A" w:rsidRPr="00C11EAB" w:rsidRDefault="00341B9A" w:rsidP="00C11EAB">
-[...44 lines deleted...]
-          <w:p w14:paraId="4402A8FE" w14:textId="77777777" w:rsidR="00341B9A" w:rsidRDefault="00341B9A" w:rsidP="00C11EAB">
+          <w:p w14:paraId="75917B54" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00341B9A" w14:paraId="63E5FC9D" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00F44426" w14:paraId="6420BA34" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="55" w:type="dxa"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcW w:w="2037" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F617498" w14:textId="77777777" w:rsidR="00341B9A" w:rsidRDefault="00341B9A" w:rsidP="00C11EAB">
+          <w:p w14:paraId="3B18D353" w14:textId="24CBBD3A" w:rsidR="00F44426" w:rsidRDefault="00F44426" w:rsidP="00C11EAB">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Child substance misuse </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2355" w:type="dxa"/>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="426FF57D" w14:textId="77777777" w:rsidR="00F44426" w:rsidRPr="00C11EAB" w:rsidRDefault="00F44426" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C298A2F" w14:textId="77777777" w:rsidR="00F44426" w:rsidRPr="00C11EAB" w:rsidRDefault="00F44426" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2465" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A71BBE" w14:textId="77777777" w:rsidR="00F44426" w:rsidRPr="00C11EAB" w:rsidRDefault="00F44426" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18C2D0F9" w14:textId="77777777" w:rsidR="00341B9A" w:rsidRPr="00C11EAB" w:rsidRDefault="00341B9A" w:rsidP="00C11EAB">
-[...44 lines deleted...]
-          <w:p w14:paraId="27B19D23" w14:textId="77777777" w:rsidR="00341B9A" w:rsidRDefault="00341B9A" w:rsidP="00C11EAB">
+          <w:p w14:paraId="65E02CBA" w14:textId="77777777" w:rsidR="00F44426" w:rsidRDefault="00F44426" w:rsidP="00C11EAB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11EAB" w14:paraId="785FA2F6" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="2C34E4A7" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="55" w:type="dxa"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcW w:w="2037" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0918F605" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00A76B20" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
-[...10 lines deleted...]
-            <w:tcW w:w="2355" w:type="dxa"/>
+          <w:p w14:paraId="0F8938D3" w14:textId="1DBE9A00" w:rsidR="00C11EAB" w:rsidRPr="00A76B20" w:rsidRDefault="007F5CFB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E55AF9A" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="583E5C38" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2465" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B64AFCD" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA2CF46" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
-[...44 lines deleted...]
-          <w:p w14:paraId="49A27497" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+          <w:p w14:paraId="10B9350D" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11EAB" w14:paraId="56D3C7CD" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="3E215AC2" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="55" w:type="dxa"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcW w:w="2037" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07FBBCF8" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00A76B20" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
-[...10 lines deleted...]
-            <w:tcW w:w="2355" w:type="dxa"/>
+          <w:p w14:paraId="0434A59A" w14:textId="24ADE15D" w:rsidR="00C11EAB" w:rsidRPr="00A76B20" w:rsidRDefault="007F5CFB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C1AAA2" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABBF0B5" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2465" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="670DF9F0" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5594" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F8D2479" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRPr="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
-[...44 lines deleted...]
-          <w:p w14:paraId="3779CDAA" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
+          <w:p w14:paraId="1E3A5025" w14:textId="77777777" w:rsidR="00C11EAB" w:rsidRDefault="00C11EAB" w:rsidP="00C11EAB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11EAB" w14:paraId="2F0E292C" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="00A76B20" w14:paraId="2E342B15" w14:textId="77777777" w:rsidTr="007469BB">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-[...845 lines deleted...]
-          <w:wAfter w:w="100" w:type="dxa"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11240" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="266730"/>
+            <w:tcW w:w="15451" w:type="dxa"/>
+            <w:gridSpan w:val="26"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A768AF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55A175E1" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRPr="006212B4" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006212B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Referrer’s details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A76B20" w14:paraId="14F74167" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="14F74167" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="3"/>
-          <w:wAfter w:w="100" w:type="dxa"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22657F26" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRPr="00A76B20" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A76B20">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Date of referral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1971" w:type="dxa"/>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACBA953" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRPr="001331E7" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="622BAACB" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRPr="00A76B20" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76B20">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Time of referral</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4598" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACBA953" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRPr="001331E7" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
-[...10 lines deleted...]
-            <w:tcW w:w="1874" w:type="dxa"/>
+          <w:p w14:paraId="40441F30" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRPr="001331E7" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1566" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
-[...35 lines deleted...]
-            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="106D4E6E" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRPr="00A76B20" w:rsidRDefault="008F7886" w:rsidP="008C6209">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7886">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>Type of Referral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="2B579A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             </w:rPr>
             <w:id w:val="-354804547"/>
             <w:placeholder>
               <w:docPart w:val="750C6945D1874C778DFE0C319C200515"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:displayText="Follow up call" w:value="Follow up call"/>
               <w:listItem w:displayText="New referral" w:value="New referral"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1820" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="5380" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4C668B35" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRPr="00A76B20" w:rsidRDefault="008F7886" w:rsidP="008C6209">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AB0EB9">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A76B20" w14:paraId="74F545F7" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="74F545F7" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="3"/>
-          <w:wAfter w:w="100" w:type="dxa"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C94DB64" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRPr="00A76B20" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A76B20">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Name of referrer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3845" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25B17667" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcW w:w="4598" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="241816A0" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRPr="001331E7" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3650" w:type="dxa"/>
+            <w:tcW w:w="6946" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B28BD5C" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A76B20" w14:paraId="67C13B82" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="67C13B82" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="3"/>
-          <w:wAfter w:w="100" w:type="dxa"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="008A02E1" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRPr="00A76B20" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A76B20">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Agency address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3845" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="499D25D0" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcW w:w="4598" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CC07F9F" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Contact number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3650" w:type="dxa"/>
+            <w:tcW w:w="6946" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FECBAA5" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A76B20" w14:paraId="4353718C" w14:textId="77777777" w:rsidTr="04640B9D">
+      <w:tr w:rsidR="008B3BF7" w14:paraId="4353718C" w14:textId="77777777" w:rsidTr="260B746B">
         <w:trPr>
-          <w:gridAfter w:val="3"/>
-          <w:wAfter w:w="100" w:type="dxa"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1873" w:type="dxa"/>
+            <w:tcW w:w="1653" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B14D5E5" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRPr="00A76B20" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3845" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="695EB311" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcW w:w="4598" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71087D32" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Other relevant information to note</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3650" w:type="dxa"/>
+            <w:tcW w:w="6946" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DB7E830" w14:textId="77777777" w:rsidR="00A76B20" w:rsidRDefault="00A76B20" w:rsidP="008C6209">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="576D6CE1" w14:textId="116BA4B9" w:rsidR="00FA4A2E" w:rsidRPr="00FA4A2E" w:rsidRDefault="001316AF" w:rsidP="00AB34F6">
+    <w:p w14:paraId="466DD71D" w14:textId="6CD006A3" w:rsidR="00FA4A2E" w:rsidRPr="009325F8" w:rsidRDefault="001316AF" w:rsidP="00AB34F6">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="005C4800">
         <w:t>end completed forms</w:t>
       </w:r>
       <w:r w:rsidR="00794F5C">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00794F5C" w:rsidRPr="004C4319">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MASH@york.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FA4A2E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA4A2E" w:rsidRPr="00FA4A2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>You will receive an automatic acknowledgement email within 15 minutes. If you do not receive this please ring us to confirm your referral has bee</w:t>
+        <w:t xml:space="preserve">You will receive an automatic acknowledgement email within 15 minutes. If you do not receive </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FA4A2E" w:rsidRPr="00FA4A2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA4A2E" w:rsidRPr="00FA4A2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please ring </w:t>
+      </w:r>
+      <w:r w:rsidR="0022151C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>01904 551900</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4A2E" w:rsidRPr="00FA4A2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to confirm your referral has bee</w:t>
       </w:r>
       <w:r w:rsidR="00273947">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00FA4A2E" w:rsidRPr="00FA4A2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> received.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466DD71D" w14:textId="77777777" w:rsidR="00FA4A2E" w:rsidRDefault="00FA4A2E" w:rsidP="00AB34F6">
-[...7 lines deleted...]
-    <w:p w14:paraId="4B62CDAE" w14:textId="71EC584E" w:rsidR="00341B9A" w:rsidRDefault="00341B9A" w:rsidP="00341B9A">
+    <w:p w14:paraId="6BF18D4B" w14:textId="51111363" w:rsidR="00CF3B02" w:rsidRDefault="00341B9A" w:rsidP="00341B9A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If there are concerns about a child or young person child is considered to be at risk of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>harm</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -6419,293 +5744,424 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>make direct contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="00AB34F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>01904 551900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or Police (999 in an emergency) and complete this form once the immediate concerns have been addressed.</w:t>
+        <w:t xml:space="preserve"> or Police (999 in an emergency) and complete this form</w:t>
+      </w:r>
+      <w:r w:rsidR="003F27CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (within </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB41D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="003F27CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB41D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or same working day</w:t>
+      </w:r>
+      <w:r w:rsidR="003F27CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> once the immediate concerns have been addressed.</w:t>
       </w:r>
       <w:r w:rsidR="004349C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4B62CDAE" w14:textId="6F034817" w:rsidR="00341B9A" w:rsidRDefault="00341B9A" w:rsidP="00341B9A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>child</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are concerned about already has an allocated Social Worker go directly to this person by contacting </w:t>
       </w:r>
       <w:r w:rsidR="00AB34F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>01904 551900 and press option 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – there is no need to use this form.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00341B9A" w:rsidSect="009459E1">
+    <w:sectPr w:rsidR="00341B9A" w:rsidSect="008B3BF7">
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="1021" w:bottom="567" w:left="1021" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1021" w:right="567" w:bottom="1021" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DF4AC09" w14:textId="77777777" w:rsidR="00652332" w:rsidRDefault="00652332" w:rsidP="006212B4">
+    <w:p w14:paraId="44883D20" w14:textId="77777777" w:rsidR="00C76BE4" w:rsidRDefault="00C76BE4" w:rsidP="006212B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CE191DB" w14:textId="77777777" w:rsidR="00652332" w:rsidRDefault="00652332" w:rsidP="006212B4">
+    <w:p w14:paraId="750F4805" w14:textId="77777777" w:rsidR="00C76BE4" w:rsidRDefault="00C76BE4" w:rsidP="006212B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67A7BA51" w14:textId="77777777" w:rsidR="00652332" w:rsidRDefault="00652332" w:rsidP="006212B4">
+    <w:p w14:paraId="59932923" w14:textId="77777777" w:rsidR="00C76BE4" w:rsidRDefault="00C76BE4" w:rsidP="006212B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="289EB424" w14:textId="77777777" w:rsidR="00652332" w:rsidRDefault="00652332" w:rsidP="006212B4">
+    <w:p w14:paraId="32BE6F1E" w14:textId="77777777" w:rsidR="00C76BE4" w:rsidRDefault="00C76BE4" w:rsidP="006212B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3D51B31D" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40D7187C" w14:textId="2B880040" w:rsidR="007469BB" w:rsidRDefault="007469BB" w:rsidP="007469BB">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="paragraph"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="98509E"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="007469BB">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
         <w:noProof/>
-        <w:color w:val="2B579A"/>
-[...1 lines deleted...]
-        <w:lang w:eastAsia="en-GB"/>
+        <w:color w:val="98509E"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21F6E14B" wp14:editId="172DAF26">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24B2EC99" wp14:editId="471E8F9F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4191000</wp:posOffset>
+            <wp:posOffset>-207645</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-363855</wp:posOffset>
+            <wp:posOffset>-335915</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2201545" cy="657098"/>
-[...5 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:extent cx="2697070" cy="742493"/>
+          <wp:effectExtent l="0" t="0" r="8255" b="635"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="21064"/>
+              <wp:lineTo x="21514" y="21064"/>
+              <wp:lineTo x="21514" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="10" name="Picture 9" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B9F4D2B-35E5-ACE5-AD9C-FB98EF6C5B70}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="CYSCP logo - no strapline.jpg"/>
+                  <pic:cNvPr id="10" name="Picture 9" descr="A close-up of a sign&#10;&#10;AI-generated content may be incorrect.">
+                    <a:extLst>
+                      <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                        <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B9F4D2B-35E5-ACE5-AD9C-FB98EF6C5B70}"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2201545" cy="657098"/>
+                    <a:ext cx="2697070" cy="742493"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="98509E"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>Families First </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="eop"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="98509E"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="02513F39" w14:textId="77777777" w:rsidR="008F7886" w:rsidRDefault="008F7886">
+  <w:p w14:paraId="16D31F19" w14:textId="0533B3DE" w:rsidR="007469BB" w:rsidRDefault="007469BB" w:rsidP="007469BB">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="paragraph"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="98509E"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="98509E"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>Building Brighter Futures</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="eop"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="98509E"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31F00BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E38878C0"/>
     <w:lvl w:ilvl="0" w:tplc="A07AEFD2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="410" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1130" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6781,179 +6237,236 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1972705674">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00432BEB"/>
     <w:rsid w:val="00002B38"/>
     <w:rsid w:val="00053E65"/>
+    <w:rsid w:val="00060977"/>
+    <w:rsid w:val="00092688"/>
+    <w:rsid w:val="000B552C"/>
     <w:rsid w:val="00112039"/>
     <w:rsid w:val="00114F4C"/>
     <w:rsid w:val="001316AF"/>
     <w:rsid w:val="001331E7"/>
     <w:rsid w:val="001465F4"/>
+    <w:rsid w:val="001540AA"/>
     <w:rsid w:val="0016779B"/>
+    <w:rsid w:val="001B5E56"/>
+    <w:rsid w:val="001E2213"/>
     <w:rsid w:val="001F17BF"/>
+    <w:rsid w:val="002146AE"/>
+    <w:rsid w:val="0022151C"/>
     <w:rsid w:val="00273947"/>
+    <w:rsid w:val="0029198C"/>
+    <w:rsid w:val="002A22D2"/>
     <w:rsid w:val="002C05E8"/>
+    <w:rsid w:val="00307928"/>
     <w:rsid w:val="00341B9A"/>
     <w:rsid w:val="00356C63"/>
+    <w:rsid w:val="003C3F78"/>
     <w:rsid w:val="003D2807"/>
+    <w:rsid w:val="003F27CE"/>
     <w:rsid w:val="003F3D8F"/>
     <w:rsid w:val="003F4802"/>
+    <w:rsid w:val="00420F86"/>
     <w:rsid w:val="00432BEB"/>
     <w:rsid w:val="004349C3"/>
+    <w:rsid w:val="00437775"/>
     <w:rsid w:val="004569D2"/>
+    <w:rsid w:val="004721AA"/>
+    <w:rsid w:val="004E454B"/>
+    <w:rsid w:val="005251BD"/>
+    <w:rsid w:val="005336C4"/>
     <w:rsid w:val="0054140F"/>
     <w:rsid w:val="00545BD2"/>
     <w:rsid w:val="00567C24"/>
+    <w:rsid w:val="00571D86"/>
     <w:rsid w:val="00575CF3"/>
     <w:rsid w:val="005C4800"/>
     <w:rsid w:val="005D376A"/>
+    <w:rsid w:val="005D4B69"/>
     <w:rsid w:val="005F34E2"/>
+    <w:rsid w:val="00602D42"/>
+    <w:rsid w:val="006152CD"/>
     <w:rsid w:val="006212B4"/>
+    <w:rsid w:val="00636854"/>
+    <w:rsid w:val="006405AE"/>
     <w:rsid w:val="00644A8D"/>
     <w:rsid w:val="00652332"/>
     <w:rsid w:val="00664511"/>
     <w:rsid w:val="00664FDB"/>
     <w:rsid w:val="00676F11"/>
     <w:rsid w:val="00677A8F"/>
+    <w:rsid w:val="0069124E"/>
     <w:rsid w:val="00692E79"/>
+    <w:rsid w:val="006A3AB6"/>
     <w:rsid w:val="006F57EA"/>
+    <w:rsid w:val="00713619"/>
+    <w:rsid w:val="007469BB"/>
+    <w:rsid w:val="007636A7"/>
     <w:rsid w:val="0076707E"/>
     <w:rsid w:val="00784FC6"/>
     <w:rsid w:val="00794F5C"/>
     <w:rsid w:val="00797A49"/>
+    <w:rsid w:val="007F5CFB"/>
     <w:rsid w:val="00801BAF"/>
     <w:rsid w:val="00820746"/>
     <w:rsid w:val="00840711"/>
+    <w:rsid w:val="00847CEE"/>
     <w:rsid w:val="00881A53"/>
     <w:rsid w:val="00894F3E"/>
+    <w:rsid w:val="008A0B01"/>
     <w:rsid w:val="008B0A58"/>
+    <w:rsid w:val="008B3BF7"/>
     <w:rsid w:val="008C6209"/>
     <w:rsid w:val="008F7886"/>
+    <w:rsid w:val="00915A43"/>
     <w:rsid w:val="00921F46"/>
     <w:rsid w:val="00927887"/>
+    <w:rsid w:val="009325F8"/>
     <w:rsid w:val="009459E1"/>
+    <w:rsid w:val="00946B55"/>
     <w:rsid w:val="0096794B"/>
+    <w:rsid w:val="00997F7B"/>
     <w:rsid w:val="00A517CD"/>
     <w:rsid w:val="00A76B20"/>
     <w:rsid w:val="00A914E3"/>
     <w:rsid w:val="00AA0AB3"/>
     <w:rsid w:val="00AB34F6"/>
+    <w:rsid w:val="00AB41D3"/>
     <w:rsid w:val="00AB4F92"/>
     <w:rsid w:val="00AC5BC1"/>
     <w:rsid w:val="00B023B6"/>
     <w:rsid w:val="00B12E87"/>
+    <w:rsid w:val="00B33E0C"/>
     <w:rsid w:val="00B377E6"/>
     <w:rsid w:val="00B8201C"/>
     <w:rsid w:val="00B83A1E"/>
     <w:rsid w:val="00B86F39"/>
     <w:rsid w:val="00BD54C8"/>
+    <w:rsid w:val="00BE66AF"/>
     <w:rsid w:val="00C11EAB"/>
     <w:rsid w:val="00C407E2"/>
+    <w:rsid w:val="00C76BE4"/>
+    <w:rsid w:val="00C8179B"/>
+    <w:rsid w:val="00C87389"/>
     <w:rsid w:val="00C92A1E"/>
     <w:rsid w:val="00CA4FCC"/>
     <w:rsid w:val="00CD48C1"/>
+    <w:rsid w:val="00CF3B02"/>
+    <w:rsid w:val="00CF67C2"/>
     <w:rsid w:val="00D92B2C"/>
+    <w:rsid w:val="00DC59D3"/>
     <w:rsid w:val="00DC7E74"/>
     <w:rsid w:val="00E0490B"/>
     <w:rsid w:val="00E33449"/>
     <w:rsid w:val="00E33767"/>
     <w:rsid w:val="00E42F07"/>
+    <w:rsid w:val="00E82FEF"/>
     <w:rsid w:val="00E869C5"/>
     <w:rsid w:val="00ED2FB4"/>
+    <w:rsid w:val="00F05A52"/>
     <w:rsid w:val="00F10504"/>
     <w:rsid w:val="00F23130"/>
     <w:rsid w:val="00F35294"/>
+    <w:rsid w:val="00F41A33"/>
+    <w:rsid w:val="00F44426"/>
     <w:rsid w:val="00F45F6E"/>
+    <w:rsid w:val="00F62C37"/>
     <w:rsid w:val="00F84734"/>
     <w:rsid w:val="00F91E2E"/>
     <w:rsid w:val="00F97F68"/>
     <w:rsid w:val="00FA4A2E"/>
+    <w:rsid w:val="00FC56C9"/>
+    <w:rsid w:val="00FD514C"/>
+    <w:rsid w:val="00FF62DB"/>
     <w:rsid w:val="0105DED0"/>
     <w:rsid w:val="02194710"/>
     <w:rsid w:val="03907AD6"/>
     <w:rsid w:val="04640B9D"/>
     <w:rsid w:val="08BC3A5D"/>
     <w:rsid w:val="09FFBC5A"/>
     <w:rsid w:val="0B9B8CBB"/>
     <w:rsid w:val="0BA4A538"/>
     <w:rsid w:val="0D375D1C"/>
     <w:rsid w:val="12FE9132"/>
     <w:rsid w:val="13113687"/>
     <w:rsid w:val="1648D749"/>
     <w:rsid w:val="17AFA677"/>
     <w:rsid w:val="1BB99E0B"/>
+    <w:rsid w:val="1D4C08BF"/>
     <w:rsid w:val="1DD9404D"/>
     <w:rsid w:val="1F03E422"/>
     <w:rsid w:val="2301DDCE"/>
+    <w:rsid w:val="260B746B"/>
     <w:rsid w:val="27B9631A"/>
     <w:rsid w:val="299E895B"/>
     <w:rsid w:val="2F3A07A8"/>
     <w:rsid w:val="2FB43647"/>
     <w:rsid w:val="313CD337"/>
     <w:rsid w:val="34F963BD"/>
     <w:rsid w:val="36513EB1"/>
     <w:rsid w:val="410675CA"/>
     <w:rsid w:val="476DCAC3"/>
     <w:rsid w:val="482F6710"/>
     <w:rsid w:val="49B15E39"/>
     <w:rsid w:val="4DD71698"/>
     <w:rsid w:val="4EAC273A"/>
     <w:rsid w:val="4F405AC0"/>
     <w:rsid w:val="502A60C6"/>
     <w:rsid w:val="585D26C1"/>
     <w:rsid w:val="6234C7AB"/>
     <w:rsid w:val="6347A732"/>
     <w:rsid w:val="63A4ED81"/>
     <w:rsid w:val="651AF251"/>
     <w:rsid w:val="652389B1"/>
     <w:rsid w:val="67892741"/>
     <w:rsid w:val="68B7DFD8"/>
     <w:rsid w:val="6CE67927"/>
     <w:rsid w:val="727A26B3"/>
@@ -6969,51 +6482,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2B34640D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5650A801-7D95-4E1C-92F6-0DFE1A527CEF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7624,102 +7137,243 @@
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E42F07"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="007469BB"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="007469BB"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="007469BB"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="3215200">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="367335080">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1823689393">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="34814677">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1652561055">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="981427925">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="601307626">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1892114055">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2092389130">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1010177804">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="763694381">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MASH@york.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="750C6945D1874C778DFE0C319C200515"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8118A055-5055-4709-A73E-CA56CE626B31}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="001B5E56" w:rsidRDefault="001B5E56" w:rsidP="001B5E56">
           <w:pPr>
             <w:pStyle w:val="750C6945D1874C778DFE0C319C2005151"/>
           </w:pPr>
           <w:r w:rsidRPr="00AB0EB9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -8172,137 +7826,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4B758AE3-2A91-4A33-9EFF-D93053453E43}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00185DEB" w:rsidRDefault="001B5E56" w:rsidP="001B5E56">
           <w:pPr>
             <w:pStyle w:val="4F7CF7281F8F410781A7064499323B56"/>
           </w:pPr>
           <w:r w:rsidRPr="00CA1052">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A9F7E12710F24D79BDC25EADB0089C54"/>
-[...85 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="C6DCA624165B42068BF8F673BEC606DD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{96804C7A-6359-4C55-A30F-72052D7A9CE2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00185DEB" w:rsidRDefault="001B5E56" w:rsidP="001B5E56">
           <w:pPr>
             <w:pStyle w:val="C6DCA624165B42068BF8F673BEC606DD"/>
           </w:pPr>
           <w:r w:rsidRPr="00AB0EB9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
@@ -8607,314 +8174,453 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F79A8802-0D47-4CB3-A091-E722DF8D3D73}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00185DEB" w:rsidRDefault="001B5E56" w:rsidP="001B5E56">
           <w:pPr>
             <w:pStyle w:val="45C7589A70984F59822CB9BEE537216B"/>
           </w:pPr>
           <w:r w:rsidRPr="00AB0EB9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="88FA342670A14B1CBFD53BE3BF2870A8"/>
+        <w:name w:val="B33AC1958C674B45A7675630EF675256"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2CB3B776-2A06-49A7-82E4-DA84883E6830}"/>
+        <w:guid w:val="{BB21E46F-6494-495E-930E-D10E2F3BC94A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00185DEB" w:rsidRDefault="001B5E56" w:rsidP="001B5E56">
+        <w:p w:rsidR="00610D03" w:rsidRDefault="005251BD" w:rsidP="005251BD">
           <w:pPr>
-            <w:pStyle w:val="88FA342670A14B1CBFD53BE3BF2870A8"/>
+            <w:pStyle w:val="B33AC1958C674B45A7675630EF675256"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1052">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0570C9CE672444F583C3AC4108618551"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{251E9370-478A-4410-871A-9A555D8CC672}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00610D03" w:rsidRDefault="005251BD" w:rsidP="005251BD">
+          <w:pPr>
+            <w:pStyle w:val="0570C9CE672444F583C3AC4108618551"/>
           </w:pPr>
           <w:r w:rsidRPr="00AB0EB9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0DABD48A9F9640AB9F51E328BEE06A81"/>
+        <w:name w:val="2A2FD9C155B04A96A2EB9D165B97DA9C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F845AB06-5649-42FC-A4A4-EBE9E6171EEC}"/>
+        <w:guid w:val="{4AACD6B4-D8BB-4060-9095-6F109F5AD0CA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00185DEB" w:rsidRDefault="001B5E56" w:rsidP="001B5E56">
+        <w:p w:rsidR="00610D03" w:rsidRDefault="005251BD" w:rsidP="005251BD">
           <w:pPr>
-            <w:pStyle w:val="0DABD48A9F9640AB9F51E328BEE06A81"/>
+            <w:pStyle w:val="2A2FD9C155B04A96A2EB9D165B97DA9C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CA1052">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0F7A4A08AC3149F4934E2D4EB5EEB549"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B44F121E-DAFE-4DDA-977D-BE6CF531D117}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FD514C" w:rsidRDefault="00FD514C" w:rsidP="00FD514C">
+          <w:pPr>
+            <w:pStyle w:val="0F7A4A08AC3149F4934E2D4EB5EEB549"/>
           </w:pPr>
           <w:r w:rsidRPr="00AB0EB9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="FC3CE00BABCB454393FAB121E5750FFF"/>
+        <w:name w:val="2F70D236748C42298C8AEEB1C9B62080"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{680A8635-1874-4EAA-A2A0-5BFF0C5E2717}"/>
+        <w:guid w:val="{3B80D329-7773-4841-9E22-E11B11B874F9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00185DEB" w:rsidRDefault="001B5E56" w:rsidP="001B5E56">
+        <w:p w:rsidR="00FD514C" w:rsidRDefault="00FD514C" w:rsidP="00FD514C">
           <w:pPr>
-            <w:pStyle w:val="FC3CE00BABCB454393FAB121E5750FFF"/>
+            <w:pStyle w:val="2F70D236748C42298C8AEEB1C9B62080"/>
           </w:pPr>
           <w:r w:rsidRPr="00AB0EB9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3D24483C97A94E75B2FC032B428F8846"/>
+        <w:name w:val="ACE4FA2FE2F8414398F464F1110CBC38"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0BDFE537-69C1-4037-91FE-55188C64AF2A}"/>
+        <w:guid w:val="{8D5ED095-9D35-4B04-847B-56766417C418}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00185DEB" w:rsidRDefault="001B5E56" w:rsidP="001B5E56">
+        <w:p w:rsidR="00FD514C" w:rsidRDefault="00FD514C" w:rsidP="00FD514C">
           <w:pPr>
-            <w:pStyle w:val="3D24483C97A94E75B2FC032B428F8846"/>
+            <w:pStyle w:val="ACE4FA2FE2F8414398F464F1110CBC38"/>
           </w:pPr>
           <w:r w:rsidRPr="00AB0EB9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4E77838152A0492889EA9852289EB5EE"/>
+        <w:name w:val="FB896311DC044743A0C90C8637FDE727"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F68C8A32-9A47-4A9F-9AE4-761A28076ADA}"/>
+        <w:guid w:val="{6F305F0A-8D13-4B87-BBD8-1EED765C1189}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00121DAC" w:rsidRDefault="00121DAC" w:rsidP="00121DAC">
+        <w:p w:rsidR="00FD514C" w:rsidRDefault="00FD514C" w:rsidP="00FD514C">
           <w:pPr>
-            <w:pStyle w:val="4E77838152A0492889EA9852289EB5EE"/>
+            <w:pStyle w:val="FB896311DC044743A0C90C8637FDE727"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AB0EB9">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DC0E1055B2FA4071A58500272502F8FE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A55D3DA4-62B3-4936-A8E6-DAB9A063DF87}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FD514C" w:rsidRDefault="00FD514C" w:rsidP="00FD514C">
+          <w:pPr>
+            <w:pStyle w:val="DC0E1055B2FA4071A58500272502F8FE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AB0EB9">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="887777D53FE8493A9C5C5B812BC66CA2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C37777C3-87C5-41F1-8D80-806826728D04}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FD514C" w:rsidRDefault="00FD514C" w:rsidP="00FD514C">
+          <w:pPr>
+            <w:pStyle w:val="887777D53FE8493A9C5C5B812BC66CA2"/>
           </w:pPr>
           <w:r w:rsidRPr="00AB0EB9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B467BF"/>
     <w:rsid w:val="00121DAC"/>
     <w:rsid w:val="00185DEB"/>
     <w:rsid w:val="001B5E56"/>
+    <w:rsid w:val="001E2213"/>
+    <w:rsid w:val="0029198C"/>
+    <w:rsid w:val="004721AA"/>
+    <w:rsid w:val="005251BD"/>
     <w:rsid w:val="005C4F25"/>
     <w:rsid w:val="0060615E"/>
+    <w:rsid w:val="00610D03"/>
+    <w:rsid w:val="0069124E"/>
+    <w:rsid w:val="006A3AB6"/>
+    <w:rsid w:val="007F7DDB"/>
     <w:rsid w:val="00801FF3"/>
     <w:rsid w:val="00986E77"/>
     <w:rsid w:val="009A4C0C"/>
     <w:rsid w:val="009F6C19"/>
     <w:rsid w:val="00A156BC"/>
     <w:rsid w:val="00A57ADF"/>
+    <w:rsid w:val="00B33E0C"/>
     <w:rsid w:val="00B467BF"/>
     <w:rsid w:val="00CE7B36"/>
+    <w:rsid w:val="00E04623"/>
     <w:rsid w:val="00E04873"/>
     <w:rsid w:val="00F02AB2"/>
     <w:rsid w:val="00F4480E"/>
+    <w:rsid w:val="00FD514C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9300,61 +9006,53 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00121DAC"/>
+    <w:rsid w:val="00FD514C"/>
     <w:rPr>
       <w:color w:val="808080"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="127F6525C9974491953A360574E1A6B51">
     <w:name w:val="127F6525C9974491953A360574E1A6B51"/>
     <w:rsid w:val="001B5E56"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6EA95C9D12A44423849EBA53036B7CCB1">
     <w:name w:val="6EA95C9D12A44423849EBA53036B7CCB1"/>
     <w:rsid w:val="001B5E56"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C1ABB866BB26420C8D7C01ADA4368CB41">
     <w:name w:val="C1ABB866BB26420C8D7C01ADA4368CB41"/>
     <w:rsid w:val="001B5E56"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
@@ -9445,131 +9143,220 @@
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5EEA24207D9140ED865FCD0B84565F241">
     <w:name w:val="5EEA24207D9140ED865FCD0B84565F241"/>
     <w:rsid w:val="001B5E56"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="750C6945D1874C778DFE0C319C2005151">
     <w:name w:val="750C6945D1874C778DFE0C319C2005151"/>
     <w:rsid w:val="001B5E56"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F7CF7281F8F410781A7064499323B56">
     <w:name w:val="4F7CF7281F8F410781A7064499323B56"/>
     <w:rsid w:val="001B5E56"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9F7E12710F24D79BDC25EADB0089C54">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6DCA624165B42068BF8F673BEC606DD">
     <w:name w:val="C6DCA624165B42068BF8F673BEC606DD"/>
     <w:rsid w:val="001B5E56"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE3F2D09AF884B47B4AE23CFBD97878B">
     <w:name w:val="DE3F2D09AF884B47B4AE23CFBD97878B"/>
     <w:rsid w:val="001B5E56"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6747CD23A64C4C378E37BE635272D1ED">
     <w:name w:val="6747CD23A64C4C378E37BE635272D1ED"/>
     <w:rsid w:val="001B5E56"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="67089D922144400BB7FA2A8509913749">
     <w:name w:val="67089D922144400BB7FA2A8509913749"/>
     <w:rsid w:val="001B5E56"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9636CED9FBA463DB933511E6877D136">
     <w:name w:val="F9636CED9FBA463DB933511E6877D136"/>
     <w:rsid w:val="001B5E56"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E35D0E1BD80426685A7FE57D7966017">
     <w:name w:val="1E35D0E1BD80426685A7FE57D7966017"/>
     <w:rsid w:val="001B5E56"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4AC1E8937DE845C2B42899219B8FEA37">
     <w:name w:val="4AC1E8937DE845C2B42899219B8FEA37"/>
     <w:rsid w:val="001B5E56"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED5468245D0A460EBC1C3A5D1E69A6F4">
     <w:name w:val="ED5468245D0A460EBC1C3A5D1E69A6F4"/>
     <w:rsid w:val="001B5E56"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A5A685455FB34C7699A0E8644F353437">
     <w:name w:val="A5A685455FB34C7699A0E8644F353437"/>
     <w:rsid w:val="001B5E56"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7902A75CF64149D682D59D02FA599EBF">
     <w:name w:val="7902A75CF64149D682D59D02FA599EBF"/>
     <w:rsid w:val="001B5E56"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0AFCC3B219284353B9B4F9C0A43488DD">
     <w:name w:val="0AFCC3B219284353B9B4F9C0A43488DD"/>
     <w:rsid w:val="001B5E56"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="45C7589A70984F59822CB9BEE537216B">
     <w:name w:val="45C7589A70984F59822CB9BEE537216B"/>
     <w:rsid w:val="001B5E56"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="88FA342670A14B1CBFD53BE3BF2870A8">
-[...1 lines deleted...]
-    <w:rsid w:val="001B5E56"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0F7A4A08AC3149F4934E2D4EB5EEB549">
+    <w:name w:val="0F7A4A08AC3149F4934E2D4EB5EEB549"/>
+    <w:rsid w:val="00FD514C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DABD48A9F9640AB9F51E328BEE06A81">
-[...1 lines deleted...]
-    <w:rsid w:val="001B5E56"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2F70D236748C42298C8AEEB1C9B62080">
+    <w:name w:val="2F70D236748C42298C8AEEB1C9B62080"/>
+    <w:rsid w:val="00FD514C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC3CE00BABCB454393FAB121E5750FFF">
-[...1 lines deleted...]
-    <w:rsid w:val="001B5E56"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACE4FA2FE2F8414398F464F1110CBC38">
+    <w:name w:val="ACE4FA2FE2F8414398F464F1110CBC38"/>
+    <w:rsid w:val="00FD514C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D24483C97A94E75B2FC032B428F8846">
-[...1 lines deleted...]
-    <w:rsid w:val="001B5E56"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB896311DC044743A0C90C8637FDE727">
+    <w:name w:val="FB896311DC044743A0C90C8637FDE727"/>
+    <w:rsid w:val="00FD514C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC0E1055B2FA4071A58500272502F8FE">
+    <w:name w:val="DC0E1055B2FA4071A58500272502F8FE"/>
+    <w:rsid w:val="00FD514C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="887777D53FE8493A9C5C5B812BC66CA2">
+    <w:name w:val="887777D53FE8493A9C5C5B812BC66CA2"/>
+    <w:rsid w:val="00FD514C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B33AC1958C674B45A7675630EF675256">
+    <w:name w:val="B33AC1958C674B45A7675630EF675256"/>
+    <w:rsid w:val="005251BD"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0570C9CE672444F583C3AC4108618551">
+    <w:name w:val="0570C9CE672444F583C3AC4108618551"/>
+    <w:rsid w:val="005251BD"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A2FD9C155B04A96A2EB9D165B97DA9C">
+    <w:name w:val="2A2FD9C155B04A96A2EB9D165B97DA9C"/>
+    <w:rsid w:val="005251BD"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -9805,125 +9592,154 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F1DBD5450BEA54B965B8FD21671B3BE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f5e95a64c0226fa10f4fce79a51bd975">
-[...2 lines deleted...]
-    <xsd:import namespace="5c0cb217-5e46-4d2c-8914-1b6812f300db"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="46c124bf-e411-4e02-8405-0eae331cb2b1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ff1a179e-5872-402f-9b83-c896c2e4b13a"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD44FF3E57D5874E910ABD2B20B2314E" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2b008e35b4063af4508a76a609293def">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="46c124bf-e411-4e02-8405-0eae331cb2b1" xmlns:ns3="ff1a179e-5872-402f-9b83-c896c2e4b13a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="caaa62f1bc98e83780ea8cbd5093127f" ns2:_="" ns3:_="">
+    <xsd:import namespace="46c124bf-e411-4e02-8405-0eae331cb2b1"/>
+    <xsd:import namespace="ff1a179e-5872-402f-9b83-c896c2e4b13a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="70afb639-4521-4414-af6a-d12a9c906a2d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="46c124bf-e411-4e02-8405-0eae331cb2b1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a6d1d2bf-e3b2-4326-8ff5-af4236a0ab55" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...13 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ff1a179e-5872-402f-9b83-c896c2e4b13a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{31525332-a324-4965-a14c-175131a95478}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ff1a179e-5872-402f-9b83-c896c2e4b13a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -9981,120 +9797,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7864FF7D-BE1E-4155-9450-4DB7E2E21610}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="46c124bf-e411-4e02-8405-0eae331cb2b1"/>
+    <ds:schemaRef ds:uri="ff1a179e-5872-402f-9b83-c896c2e4b13a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5DAA01A-EB2B-4B03-9200-C6A5B862ED5F}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4915DA9-A0EF-4D52-AE92-767CEAACCAE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="70afb639-4521-4414-af6a-d12a9c906a2d"/>
-    <ds:schemaRef ds:uri="5c0cb217-5e46-4d2c-8914-1b6812f300db"/>
+    <ds:schemaRef ds:uri="46c124bf-e411-4e02-8405-0eae331cb2b1"/>
+    <ds:schemaRef ds:uri="ff1a179e-5872-402f-9b83-c896c2e4b13a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FC788CD-58DC-4AA0-878E-2C22CF274ADA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4019</Characters>
+  <Pages>4</Pages>
+  <Words>714</Words>
+  <Characters>4075</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>City of York Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4714</CharactersWithSpaces>
+  <CharactersWithSpaces>4780</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Knox, Hannah</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101003F1DBD5450BEA54B965B8FD21671B3BE</vt:lpwstr>
+    <vt:lpwstr>0x010100DD44FF3E57D5874E910ABD2B20B2314E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>