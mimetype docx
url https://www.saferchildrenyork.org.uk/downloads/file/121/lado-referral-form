--- v0 (2025-10-08)
+++ v1 (2026-04-07)
@@ -1,2452 +1,2451 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="032EF94C" w14:textId="02D504AD" w:rsidR="00FD52F6" w:rsidRDefault="00C21AB4" w:rsidP="00A0778E">
+    <w:p w14:paraId="00AA88FB" w14:textId="1FE36D37" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="115DF9B5" wp14:editId="0B8D48B7">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Picture 1" descr="City of York Council logo"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E2DAF0A" wp14:editId="3759DE3B">
+            <wp:extent cx="1619250" cy="812800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:docPr id="2040654090" name="Picture 1" descr="A logo with a coat of arms and text&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1" descr="City of York Council logo"/>
+                    <pic:cNvPr id="2040654090" name="Picture 1" descr="A logo with a coat of arms and text&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1623060" cy="807720"/>
+                      <a:ext cx="1619250" cy="812800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1E8EB5" w14:textId="77777777" w:rsidR="00FD52F6" w:rsidRDefault="00FD52F6" w:rsidP="00A0778E">
+    <w:p w14:paraId="2955BB22" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B559523" w14:textId="77777777" w:rsidR="00A0778E" w:rsidRPr="00A0778E" w:rsidRDefault="00A0778E" w:rsidP="00A0778E">
+    <w:p w14:paraId="58F8D8CC" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00A0778E" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A0778E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>CONFIDENTIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D475953" w14:textId="77777777" w:rsidR="00A0778E" w:rsidRDefault="00A0778E" w:rsidP="00560247">
+    <w:p w14:paraId="5DA20075" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="553A977F" w14:textId="77777777" w:rsidR="008A747B" w:rsidRPr="00CB405C" w:rsidRDefault="0092054C" w:rsidP="00C64ABB">
+    <w:p w14:paraId="2AF871B4" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00CB405C" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>LADO</w:t>
       </w:r>
-      <w:r w:rsidR="004A7A5B" w:rsidRPr="00CB405C">
+      <w:r w:rsidRPr="00CB405C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> –</w:t>
-[...15 lines deleted...]
-        <w:t>Referral / Consultation Request form</w:t>
+        <w:t xml:space="preserve"> – Referral / Consultation Request form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D2D4E1" w14:textId="738C5FE5" w:rsidR="00A0778E" w:rsidRPr="00C21AB4" w:rsidRDefault="00C21AB4" w:rsidP="00C64ABB">
+    <w:p w14:paraId="182EE122" w14:textId="70E5B4E6" w:rsidR="0085571A" w:rsidRPr="000A4521" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="C00000"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C46B10A" wp14:editId="218B2EBA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="048BB1B9" wp14:editId="17FA1AE0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-334645</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>483235</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6189345" cy="1499870"/>
-                <wp:effectExtent l="0" t="0" r="1905" b="5080"/>
+                <wp:effectExtent l="0" t="0" r="20955" b="24130"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:docPr id="1805393571" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6189345" cy="1499870"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4CB34CE2" w14:textId="77777777" w:rsidR="000A4521" w:rsidRPr="00F854D4" w:rsidRDefault="000A4521" w:rsidP="000A4521">
+                          <w:p w14:paraId="39A1129C" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00F854D4" w:rsidRDefault="0085571A" w:rsidP="0085571A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F854D4">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>Please complete this form when there is an allegation that a person who works with children has:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="159964BA" w14:textId="77777777" w:rsidR="000A4521" w:rsidRPr="00233D79" w:rsidRDefault="000A4521" w:rsidP="000A4521">
+                          <w:p w14:paraId="7353CDCD" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00233D79" w:rsidRDefault="0085571A" w:rsidP="0085571A">
                             <w:pPr>
                               <w:ind w:left="284" w:hanging="284"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A6040D">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>•</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A6040D">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00233D79">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">Behaved in a way that has harmed, or may have harmed, a child; or </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="38B9F941" w14:textId="77777777" w:rsidR="000A4521" w:rsidRPr="00233D79" w:rsidRDefault="000A4521" w:rsidP="000A4521">
+                          <w:p w14:paraId="710B1739" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00233D79" w:rsidRDefault="0085571A" w:rsidP="0085571A">
                             <w:pPr>
                               <w:ind w:left="284" w:hanging="284"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00233D79">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>•</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00233D79">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">Possibly committed a criminal offence against, or related to a child; or </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="519C099B" w14:textId="77777777" w:rsidR="000A4521" w:rsidRPr="00233D79" w:rsidRDefault="000A4521" w:rsidP="000A4521">
+                          <w:p w14:paraId="5186D952" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00233D79" w:rsidRDefault="0085571A" w:rsidP="0085571A">
                             <w:pPr>
                               <w:ind w:left="284" w:hanging="284"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00233D79">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>•</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00233D79">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>Behaved towards a child or children in a w</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>a</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00233D79">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>y that indicates he or she may pose a risk of harm to children; or</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6A2954B9" w14:textId="77777777" w:rsidR="000A4521" w:rsidRPr="00233D79" w:rsidRDefault="000A4521" w:rsidP="000A4521">
+                          <w:p w14:paraId="3D4C031E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00233D79" w:rsidRDefault="0085571A" w:rsidP="0085571A">
                             <w:pPr>
                               <w:ind w:left="284" w:hanging="284"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00233D79">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>•</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00233D79">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>Behaved or may have behaved in a way that indicates they may not be suitable to work with children.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="6C46B10A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="048BB1B9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-26.35pt;margin-top:38.05pt;width:487.35pt;height:118.1pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpgNwiPQIAAG4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykSZsYcYosRYYB&#10;QVsgHXpWZDkxKouaqMTufv0o2flAt9Owi0yJTxQfH+nZfVNpdlQOSzAZH/T6nCkjIS/NLuM/XlZf&#10;JpyhFyYXGozK+LtCfj///GlW21QNYQ86V45REINpbTO+996mSYJyryqBPbDKkLMAVwlPW7dLcidq&#10;il7pZNjv3yY1uNw6kAqRTh9aJ5/H+EWhpH8qClSe6YxTbj6uLq7bsCbzmUh3Tth9Kbs0xD9kUYnS&#10;0KPnUA/CC3Zw5R+hqlI6QCh8T0KVQFGUUkUOxGbQ/8BmsxdWRS5UHLTnMuH/Cysfjxv77JhvvkJD&#10;AkYSaNcg35Bqk9QW0w4TaoopEjoQbQpXhS9RYHSRavt+rqdqPJN0eDuYTG9GY84k+Qaj6XRyFyue&#10;XK5bh/6bgooFI+OOBIspiOMafUhApCdIeM3AqtQ6iqYNq+mJm3G/zRl0mQdngIUrS+3YUZDsWy3k&#10;WxCaYuEFRTttOoYtqUDPN9uGoMHcQv5OlXHQNg1auSop7lqgfxaOuoQ4U+f7J1oKDZQMdBZne3C/&#10;/nYe8CQeeTmrqesyjj8PwinO9HdDsk4Ho1Fo07gZje+GtHHXnu21xxyqJRDDAc2YldEMeK9PZuGg&#10;eqUBWYRXySWMpLcz7k/m0rezQAMm1WIRQdSYVvi12Vh5aohQz5fmVTjb6eRJ4kc49adIP8jVYoMS&#10;aBcHT6JFLS9V7epOTR1l6QYwTM31PqIuv4n5bwAAAP//AwBQSwMEFAAGAAgAAAAhAFWQItTgAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ65IaYhToUgg9YKg9MBxG5s4&#10;Il4H223Tv8c9leNqn2beVOvJDuyofegdScjnGTBNrVM9dRJ2ny+zR2AhIikcHGkJZx1gXd/eVFgq&#10;d6IPfdzGjqUQCiVKMDGOJeehNdpimLtRU/p9O28xptN3XHk8pXA7cJFlBbfYU2owOOrG6PZne7AS&#10;vlZvm2boXs+42eWTV6Z4982vlPd30/MTsKineIXhop/UoU5Oe3cgFdggYfYglgmVsCxyYAlYCZHG&#10;7SUscrEAXlf8/4T6DwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKmA3CI9AgAAbgQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFWQItTgAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAAlwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACkBQAAAAA=&#10;" filled="f" strokeweight=".5pt">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-26.35pt;margin-top:38.05pt;width:487.35pt;height:118.1pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpgNwiPQIAAG4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykSZsYcYosRYYB&#10;QVsgHXpWZDkxKouaqMTufv0o2flAt9Owi0yJTxQfH+nZfVNpdlQOSzAZH/T6nCkjIS/NLuM/XlZf&#10;JpyhFyYXGozK+LtCfj///GlW21QNYQ86V45REINpbTO+996mSYJyryqBPbDKkLMAVwlPW7dLcidq&#10;il7pZNjv3yY1uNw6kAqRTh9aJ5/H+EWhpH8qClSe6YxTbj6uLq7bsCbzmUh3Tth9Kbs0xD9kUYnS&#10;0KPnUA/CC3Zw5R+hqlI6QCh8T0KVQFGUUkUOxGbQ/8BmsxdWRS5UHLTnMuH/Cysfjxv77JhvvkJD&#10;AkYSaNcg35Bqk9QW0w4TaoopEjoQbQpXhS9RYHSRavt+rqdqPJN0eDuYTG9GY84k+Qaj6XRyFyue&#10;XK5bh/6bgooFI+OOBIspiOMafUhApCdIeM3AqtQ6iqYNq+mJm3G/zRl0mQdngIUrS+3YUZDsWy3k&#10;WxCaYuEFRTttOoYtqUDPN9uGoMHcQv5OlXHQNg1auSop7lqgfxaOuoQ4U+f7J1oKDZQMdBZne3C/&#10;/nYe8CQeeTmrqesyjj8PwinO9HdDsk4Ho1Fo07gZje+GtHHXnu21xxyqJRDDAc2YldEMeK9PZuGg&#10;eqUBWYRXySWMpLcz7k/m0rezQAMm1WIRQdSYVvi12Vh5aohQz5fmVTjb6eRJ4kc49adIP8jVYoMS&#10;aBcHT6JFLS9V7epOTR1l6QYwTM31PqIuv4n5bwAAAP//AwBQSwMEFAAGAAgAAAAhAFWQItTgAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ65IaYhToUgg9YKg9MBxG5s4&#10;Il4H223Tv8c9leNqn2beVOvJDuyofegdScjnGTBNrVM9dRJ2ny+zR2AhIikcHGkJZx1gXd/eVFgq&#10;d6IPfdzGjqUQCiVKMDGOJeehNdpimLtRU/p9O28xptN3XHk8pXA7cJFlBbfYU2owOOrG6PZne7AS&#10;vlZvm2boXs+42eWTV6Z4982vlPd30/MTsKineIXhop/UoU5Oe3cgFdggYfYglgmVsCxyYAlYCZHG&#10;7SUscrEAXlf8/4T6DwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKmA3CI9AgAAbgQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFWQItTgAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAAlwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACkBQAAAAA=&#10;" filled="f" strokeweight=".5pt">
                 <v:path arrowok="t"/>
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="4CB34CE2" w14:textId="77777777" w:rsidR="000A4521" w:rsidRPr="00F854D4" w:rsidRDefault="000A4521" w:rsidP="000A4521">
+                    <w:p w14:paraId="39A1129C" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00F854D4" w:rsidRDefault="0085571A" w:rsidP="0085571A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F854D4">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>Please complete this form when there is an allegation that a person who works with children has:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="159964BA" w14:textId="77777777" w:rsidR="000A4521" w:rsidRPr="00233D79" w:rsidRDefault="000A4521" w:rsidP="000A4521">
+                    <w:p w14:paraId="7353CDCD" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00233D79" w:rsidRDefault="0085571A" w:rsidP="0085571A">
                       <w:pPr>
                         <w:ind w:left="284" w:hanging="284"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A6040D">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>•</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A6040D">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00233D79">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">Behaved in a way that has harmed, or may have harmed, a child; or </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="38B9F941" w14:textId="77777777" w:rsidR="000A4521" w:rsidRPr="00233D79" w:rsidRDefault="000A4521" w:rsidP="000A4521">
+                    <w:p w14:paraId="710B1739" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00233D79" w:rsidRDefault="0085571A" w:rsidP="0085571A">
                       <w:pPr>
                         <w:ind w:left="284" w:hanging="284"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00233D79">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>•</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00233D79">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">Possibly committed a criminal offence against, or related to a child; or </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="519C099B" w14:textId="77777777" w:rsidR="000A4521" w:rsidRPr="00233D79" w:rsidRDefault="000A4521" w:rsidP="000A4521">
+                    <w:p w14:paraId="5186D952" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00233D79" w:rsidRDefault="0085571A" w:rsidP="0085571A">
                       <w:pPr>
                         <w:ind w:left="284" w:hanging="284"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00233D79">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>•</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00233D79">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>Behaved towards a child or children in a w</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>a</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00233D79">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>y that indicates he or she may pose a risk of harm to children; or</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6A2954B9" w14:textId="77777777" w:rsidR="000A4521" w:rsidRPr="00233D79" w:rsidRDefault="000A4521" w:rsidP="000A4521">
+                    <w:p w14:paraId="3D4C031E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00233D79" w:rsidRDefault="0085571A" w:rsidP="0085571A">
                       <w:pPr>
                         <w:ind w:left="284" w:hanging="284"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00233D79">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>•</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00233D79">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>Behaved or may have behaved in a way that indicates they may not be suitable to work with children.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000A4521" w:rsidRPr="00C21AB4">
+      <w:r w:rsidRPr="000A4521">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="C00000"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Please complete </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000A4521" w:rsidRPr="00C21AB4">
+      <w:r w:rsidRPr="000A4521">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="C00000"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="000A4521" w:rsidRPr="00C21AB4">
+      <w:r w:rsidRPr="000A4521">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="C00000"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> make a referral to LADO or request a consultation with LADO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3D8B3E" w14:textId="77777777" w:rsidR="00724CA0" w:rsidRDefault="00724CA0" w:rsidP="00C64ABB">
+    <w:p w14:paraId="597F878D" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9753" w:type="dxa"/>
         <w:tblInd w:w="-432" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9753"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF7A2B" w:rsidRPr="001842B0" w14:paraId="75F4C47C" w14:textId="77777777" w:rsidTr="00CB405C">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="001842B0" w14:paraId="7071C062" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="2729"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="76137248" w14:textId="77777777" w:rsidR="005B2D1E" w:rsidRDefault="005B2D1E" w:rsidP="00DF7A2B">
+          <w:p w14:paraId="0C8020E4" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63142D2A" w14:textId="77777777" w:rsidR="00CF1B39" w:rsidRDefault="00CF1B39" w:rsidP="00CF1B39">
+          <w:p w14:paraId="2A7A7730" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">To be completed electronically and emailed to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidR="003C309A" w:rsidRPr="0005119B">
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="0005119B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:t>lado@york.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="003C309A">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003C309A" w:rsidRPr="003C309A">
+            <w:r w:rsidRPr="003C309A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(secure email address)</w:t>
             </w:r>
             <w:r w:rsidRPr="003C309A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18158B96" w14:textId="77777777" w:rsidR="00CF1B39" w:rsidRDefault="00CF1B39" w:rsidP="00CF1B39">
+          <w:p w14:paraId="373B344B" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D98BF7B" w14:textId="77777777" w:rsidR="0092054C" w:rsidRDefault="0092054C" w:rsidP="00CF1B39">
+          <w:p w14:paraId="75520280" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0092054C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>To be submitted</w:t>
             </w:r>
-            <w:r w:rsidR="00293E79">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> to</w:t>
             </w:r>
             <w:r w:rsidRPr="0092054C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> LADO within 24 hours and before starting any internal investigations. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37F677D3" w14:textId="77777777" w:rsidR="004E5259" w:rsidRDefault="004E5259" w:rsidP="00CF1B39">
+          <w:p w14:paraId="6636DFDC" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="055F9E97" w14:textId="77777777" w:rsidR="004E5259" w:rsidRPr="00C21AB4" w:rsidRDefault="004E5259" w:rsidP="00CF1B39">
+          <w:p w14:paraId="6236E265" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="004E5259" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="C00000"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C21AB4">
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5259">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="C00000"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>If there is an immediate risk of harm to a child, please also make a referral to MASH and/or police.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4053BE87" w14:textId="77777777" w:rsidR="0092054C" w:rsidRDefault="0092054C" w:rsidP="00CF1B39">
+          <w:p w14:paraId="6E9836F9" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67C1194E" w14:textId="77777777" w:rsidR="00CF1B39" w:rsidRPr="00CB405C" w:rsidRDefault="00CF1B39" w:rsidP="004E5259">
+          <w:p w14:paraId="6081D914" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00CB405C" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0092054C">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Please note: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D42205" w:rsidRPr="0092054C">
+              <w:t>Please note: if there are multiple incidents to note, please break each one down clearly with date and detail.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>if there are multiple incidents to note, please break each one down clearly with date and detail</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0092054C">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E5259">
+              <w:t>If the incident concerns more than one child</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0092054C">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> each child must be named on the same form.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0092054C">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>If the incident concerns more than one child</w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>If the allegation is made against more than one person</w:t>
             </w:r>
-            <w:r w:rsidR="004E5259">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="0092054C">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>then each person should be named.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A22D29D" w14:textId="77777777" w:rsidR="001842B0" w:rsidRDefault="001842B0" w:rsidP="00C64ABB">
+    <w:p w14:paraId="56EE73ED" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9779" w:type="dxa"/>
         <w:tblInd w:w="-432" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2346"/>
         <w:gridCol w:w="2346"/>
         <w:gridCol w:w="2543"/>
         <w:gridCol w:w="2544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F52E51" w:rsidRPr="00877570" w14:paraId="72185331" w14:textId="77777777" w:rsidTr="00F52E51">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="30EA698F" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9779" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="34F6BDC2" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="00F52E51" w:rsidP="004C3A97">
+          <w:p w14:paraId="14E21C8C" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877570">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Referrer </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Contact Details:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78DA8474" w14:textId="77777777" w:rsidR="003D279C" w:rsidRPr="00560247" w:rsidRDefault="003D279C" w:rsidP="004C3A97"/>
+          <w:p w14:paraId="416DEB58" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00976632" w:rsidRPr="00877570" w14:paraId="231F9924" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="0B879263" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3C8526" w14:textId="77777777" w:rsidR="00976632" w:rsidRDefault="00887269" w:rsidP="004C3A97">
-[...24 lines deleted...]
-          <w:p w14:paraId="6ECCD081" w14:textId="77777777" w:rsidR="00976632" w:rsidRDefault="00976632" w:rsidP="004C3A97">
+          <w:p w14:paraId="2BE05D94" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Referral Date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5972CD4E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4267CC90" w14:textId="77777777" w:rsidR="00976632" w:rsidRDefault="00976632" w:rsidP="004C3A97"/>
+          <w:p w14:paraId="243B21AC" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F52E51" w:rsidRPr="00877570" w14:paraId="2BB20B57" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="6E803074" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0E42B1FA" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="00FF0B00" w:rsidP="004C3A97">
-[...24 lines deleted...]
-          <w:p w14:paraId="2FB28AA1" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRPr="00877570" w:rsidRDefault="00F52E51" w:rsidP="004C3A97">
+          <w:p w14:paraId="6B079DB4" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Referrer’s Name:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E39F602" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7D0EEA" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="00F52E51" w:rsidP="004C3A97"/>
+          <w:p w14:paraId="309F68B2" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F52E51" w:rsidRPr="00877570" w14:paraId="6DE066B8" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="2B9F5BF0" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6869C479" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="00FF0B00" w:rsidP="00E50F57">
+          <w:p w14:paraId="46CFD065" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:strike/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Referrer’s </w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="3CA334D1" w14:textId="77777777" w:rsidR="0004190D" w:rsidRPr="00877570" w:rsidRDefault="0004190D" w:rsidP="00E50F57">
+              <w:t xml:space="preserve">Referrer’s Organisation: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D7A8F14" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2E0E1D" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="00F52E51" w:rsidP="004C3A97"/>
+          <w:p w14:paraId="51CFCAAE" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00692247" w:rsidRPr="00877570" w14:paraId="38492768" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="6A62C6C7" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="54D1882B" w14:textId="77777777" w:rsidR="00692247" w:rsidRDefault="00692247" w:rsidP="004C3A97">
+          <w:p w14:paraId="1B96E127" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Referrer’s Working Sector: </w:t>
             </w:r>
             <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(please state)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0561C60C" w14:textId="77777777" w:rsidR="00692247" w:rsidRDefault="00692247" w:rsidP="004C3A97"/>
-          <w:p w14:paraId="12F76778" w14:textId="77777777" w:rsidR="00887269" w:rsidRDefault="00887269" w:rsidP="004C3A97"/>
+          <w:p w14:paraId="06485C47" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
+          <w:p w14:paraId="2108D1BB" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003010A7" w:rsidRPr="00877570" w14:paraId="1495953A" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="34DDD8D4" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="69799F30" w14:textId="77777777" w:rsidR="003010A7" w:rsidRDefault="003010A7" w:rsidP="004C3A97">
-[...18 lines deleted...]
-          <w:p w14:paraId="79DCEF8B" w14:textId="77777777" w:rsidR="007B32C6" w:rsidRDefault="007B32C6" w:rsidP="004C3A97">
+          <w:p w14:paraId="6A70A3F2" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please further specify the team: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E4E6B14" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2BDE920C" w14:textId="77777777" w:rsidR="003010A7" w:rsidRPr="00490A9E" w:rsidRDefault="003010A7" w:rsidP="004C3A97">
+          <w:p w14:paraId="216EDB40" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00490A9E" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F52E51" w:rsidRPr="00877570" w14:paraId="3F3171E7" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="0C43FB53" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="498A94C2" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRPr="00A83DCA" w:rsidRDefault="00FF0B00" w:rsidP="004C3A97">
+          <w:p w14:paraId="3DD407CB" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00A83DCA" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Referrer’s </w:t>
-[...19 lines deleted...]
-            <w:r w:rsidR="00A83DCA" w:rsidRPr="00490A9E">
+              <w:t xml:space="preserve">Referrer’s Position: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Full title of your role)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6479A347" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="00F52E51" w:rsidP="004C3A97">
+          <w:p w14:paraId="0A3BDB3B" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2979BB9A" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="00F52E51" w:rsidP="004C3A97"/>
-          <w:p w14:paraId="3E1ED07F" w14:textId="77777777" w:rsidR="003F0E3F" w:rsidRDefault="003F0E3F" w:rsidP="004C3A97"/>
+          <w:p w14:paraId="355609CD" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
+          <w:p w14:paraId="40C2CD1F" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F52E51" w:rsidRPr="00877570" w14:paraId="422D1A81" w14:textId="77777777" w:rsidTr="004E5259">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="19E87ECB" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="66EB759F" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="00F52E51" w:rsidP="004C3A97">
-[...36 lines deleted...]
-          <w:p w14:paraId="720C3245" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="00F52E51" w:rsidP="004C3A97">
+          <w:p w14:paraId="270D698F" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telephone / Mobile number: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48975496" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="58F17547" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="00F52E51" w:rsidP="004C3A97"/>
+          <w:p w14:paraId="7094DCD3" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F52E51" w:rsidRPr="00877570" w14:paraId="387C5439" w14:textId="77777777" w:rsidTr="004E5259">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="035CF67E" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="575EAE6A" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="00F52E51" w:rsidP="004C3A97">
-[...18 lines deleted...]
-          <w:p w14:paraId="6655F365" w14:textId="77777777" w:rsidR="00B07922" w:rsidRDefault="00B07922" w:rsidP="004C3A97">
+          <w:p w14:paraId="0754FA35" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Email Address:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="620F692A" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0A675032" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="00F52E51" w:rsidP="004C3A97"/>
+          <w:p w14:paraId="04426D04" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F52E51" w:rsidRPr="004E5259" w14:paraId="7FFC5616" w14:textId="77777777" w:rsidTr="004E5259">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="004E5259" w14:paraId="7EAAE60E" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9779" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="14B7E22E" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRPr="004E5259" w:rsidRDefault="00F52E51" w:rsidP="0004190D"/>
-          <w:p w14:paraId="6D6CBF85" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="004E5259" w:rsidRDefault="0092054C" w:rsidP="0092054C"/>
+          <w:p w14:paraId="2068F08E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="004E5259" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
+          <w:p w14:paraId="74E13493" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="004E5259" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F52E51" w:rsidRPr="00877570" w14:paraId="2B9BB770" w14:textId="77777777" w:rsidTr="004E5259">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="46900875" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9779" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="0E7F851A" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="007B32C6" w:rsidP="004C3A97">
+          <w:p w14:paraId="7D48B49F" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Person</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="4D21FAB4" w14:textId="77777777" w:rsidR="00E50F57" w:rsidRPr="00560247" w:rsidRDefault="00E50F57" w:rsidP="004C3A97"/>
+              <w:t>Person of Concern in a Position of Trust Details</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69463C9B" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F52E51" w:rsidRPr="00877570" w14:paraId="534F014B" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="6E1A9B6C" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD91AAF" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="00F52E51" w:rsidP="00E50F57">
+          <w:p w14:paraId="1EA15DE7" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidR="00692247" w:rsidRPr="00EF49DA">
+            <w:r w:rsidRPr="00EF49DA">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00D90BBF">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007B32C6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(name of person</w:t>
             </w:r>
-            <w:r w:rsidR="00D90BBF" w:rsidRPr="00490A9E">
+            <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007B32C6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">must </w:t>
             </w:r>
-            <w:r w:rsidR="00D90BBF" w:rsidRPr="00490A9E">
+            <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>be identified)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16E15AA2" w14:textId="77777777" w:rsidR="007B32C6" w:rsidRDefault="007B32C6" w:rsidP="00E50F57">
+          <w:p w14:paraId="2F9C21E3" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E5EAF06" w14:textId="77777777" w:rsidR="007B32C6" w:rsidRDefault="007B32C6" w:rsidP="00E50F57">
+          <w:p w14:paraId="13CCD96F" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="716D5F87" w14:textId="77777777" w:rsidR="007B32C6" w:rsidRPr="00D90BBF" w:rsidRDefault="007B32C6" w:rsidP="00E50F57"/>
+          <w:p w14:paraId="34BE343E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00D90BBF" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF6C2E5" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="00F52E51" w:rsidP="004C3A97">
-[...13 lines deleted...]
-          <w:p w14:paraId="4615F46E" w14:textId="77777777" w:rsidR="003F0E3F" w:rsidRPr="00F52E51" w:rsidRDefault="003F0E3F" w:rsidP="004C3A97">
+          <w:p w14:paraId="7FE6FBD9" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B589F0E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71DAB33A" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00F52E51" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B32C6" w:rsidRPr="00877570" w14:paraId="5943DAF6" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="7D040F13" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="18F17237" w14:textId="77777777" w:rsidR="007B32C6" w:rsidRDefault="007B32C6" w:rsidP="00E50F57">
-[...36 lines deleted...]
-          <w:p w14:paraId="01B764E7" w14:textId="77777777" w:rsidR="007B32C6" w:rsidRDefault="007B32C6" w:rsidP="00E50F57">
+          <w:p w14:paraId="0DC9790C" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of Birth (DOB): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="053569C0" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="73A698E1" w14:textId="77777777" w:rsidR="007B32C6" w:rsidRDefault="007B32C6" w:rsidP="004C3A97">
+          <w:p w14:paraId="6D269A8D" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D2B32" w:rsidRPr="00877570" w14:paraId="7E8E57CE" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="10F60F36" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1B33FD70" w14:textId="77777777" w:rsidR="007D2B32" w:rsidRDefault="003D279C" w:rsidP="00C306B2">
-[...44 lines deleted...]
-          <w:p w14:paraId="198DC863" w14:textId="77777777" w:rsidR="007B32C6" w:rsidRPr="00877570" w:rsidRDefault="007B32C6" w:rsidP="00C306B2">
+          <w:p w14:paraId="1FC355D9" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Home address of person of concern:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23C128BF" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4444E2BB" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21BAF461" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6F4D2B98" w14:textId="77777777" w:rsidR="00941464" w:rsidRPr="00560247" w:rsidRDefault="00941464" w:rsidP="00856852"/>
+          <w:p w14:paraId="1C3DFBEA" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B32C6" w:rsidRPr="00877570" w14:paraId="4F505CE8" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="080F77E0" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="35CB8820" w14:textId="77777777" w:rsidR="007B32C6" w:rsidRDefault="007B32C6" w:rsidP="00C306B2">
+          <w:p w14:paraId="4AB23DDE" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Contact details:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C320B11" w14:textId="77777777" w:rsidR="007B32C6" w:rsidRDefault="007B32C6" w:rsidP="00C306B2">
-[...38 lines deleted...]
-          <w:p w14:paraId="01377071" w14:textId="77777777" w:rsidR="007B32C6" w:rsidRDefault="007B32C6" w:rsidP="00C306B2">
+          <w:p w14:paraId="32FC50C8" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14B3C80C" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Telephone / Mobile number:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="500E4176" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DF2222F" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Email address: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="46E1420B" w14:textId="77777777" w:rsidR="007B32C6" w:rsidRDefault="007B32C6" w:rsidP="00856852"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="140CEF98" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00560247" w:rsidRDefault="009B789A" w:rsidP="00856852"/>
+          <w:p w14:paraId="41557FAA" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092054C" w:rsidRPr="00877570" w14:paraId="1EAB693E" w14:textId="77777777" w:rsidTr="004C53B4">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="3B8FAFD0" w14:textId="77777777" w:rsidTr="00D12C16">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4692" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="54767B0E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005674E4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ethnicity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="605BA824" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="000233F9" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000233F9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please select</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="374E6809" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0092054C" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:id w:val="829329415"/>
+            <w:placeholder>
+              <w:docPart w:val="0AC7406019164BD5985D3253B9D9E024"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Choose an item."/>
+              <w:listItem w:displayText="White" w:value="White"/>
+              <w:listItem w:displayText="Mixed mulitple Ethnic Groups" w:value="Mixed mulitple Ethnic Groups"/>
+              <w:listItem w:displayText="Asian/Asian British" w:value="Asian/Asian British"/>
+              <w:listItem w:displayText="Black/Black British" w:value="Black/Black British"/>
+              <w:listItem w:displayText="Black/African/Carribean" w:value="Black/African/Carribean"/>
+              <w:listItem w:displayText="Other Ethnic Groups" w:value="Other Ethnic Groups"/>
+              <w:listItem w:displayText="Not Stated" w:value="Not Stated"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5087" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="728D8E0E" w14:textId="61B02491" w:rsidR="0085571A" w:rsidRPr="0092054C" w:rsidRDefault="006523A4" w:rsidP="00D12C16">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00020CDD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E00F74" w:rsidRPr="00877570" w14:paraId="3C2F6211" w14:textId="77777777" w:rsidTr="00E00F74">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4692" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B163462" w14:textId="15572880" w:rsidR="00E00F74" w:rsidRDefault="00E00F74" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sub ethnicity </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E285030" w14:textId="77777777" w:rsidR="00E00F74" w:rsidRPr="00E00F74" w:rsidRDefault="00E00F74" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E00F74">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Please select</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:id w:val="-640501240"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Choose an item."/>
+              <w:listItem w:displayText="English/Welsh/Scottish/Northern Irish/British" w:value="English/Welsh/Scottish/Northern Irish/British"/>
+              <w:listItem w:displayText="Irish" w:value="Irish"/>
+              <w:listItem w:displayText="Gypsy or Irish Traveller " w:value="Gypsy or Irish Traveller "/>
+              <w:listItem w:displayText="Any other White Background" w:value="Any other White Background"/>
+              <w:listItem w:displayText="Any other Mixed/Multiple ethnic background" w:value="Any other Mixed/Multiple ethnic background"/>
+              <w:listItem w:displayText="White and any other Asian background" w:value="White and any other Asian background"/>
+              <w:listItem w:displayText="White and Black African" w:value="White and Black African"/>
+              <w:listItem w:displayText="White and Black Caribbean" w:value="White and Black Caribbean"/>
+              <w:listItem w:displayText="White and Asian" w:value="White and Asian"/>
+              <w:listItem w:displayText="Indian" w:value="Indian"/>
+              <w:listItem w:displayText="Pakistani" w:value="Pakistani"/>
+              <w:listItem w:displayText="Bangladesh " w:value="Bangladesh "/>
+              <w:listItem w:displayText="Mipuri Pakistani" w:value="Mipuri Pakistani"/>
+              <w:listItem w:displayText="Chinese" w:value="Chinese"/>
+              <w:listItem w:displayText="Any other Asian Background" w:value="Any other Asian Background"/>
+              <w:listItem w:displayText="African " w:value="African "/>
+              <w:listItem w:displayText="Caribbean" w:value="Caribbean"/>
+              <w:listItem w:displayText="Any other Black/African/Caribbean background" w:value="Any other Black/African/Caribbean background"/>
+              <w:listItem w:displayText="Arab" w:value="Arab"/>
+              <w:listItem w:displayText="Any other ethnic background" w:value="Any other ethnic background"/>
+              <w:listItem w:displayText="Refused to provide information" w:value="Refused to provide information"/>
+              <w:listItem w:displayText="Information not yet obtained" w:value="Information not yet obtained"/>
+              <w:listItem w:displayText="Undeclared/Not known" w:value="Undeclared/Not known"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5087" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="54C59D46" w14:textId="14FC1031" w:rsidR="00E00F74" w:rsidRPr="0092054C" w:rsidRDefault="00E00F74" w:rsidP="00D12C16">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C83720">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="268E7D3F" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9779" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5908FD15" w14:textId="77777777" w:rsidR="0092054C" w:rsidRDefault="0092054C" w:rsidP="00856852">
+          <w:p w14:paraId="12589ACD" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0092054C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Composition and relationship of all children and adults (including vulnerable adults) residing </w:t>
             </w:r>
-            <w:r w:rsidR="00293E79">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidRPr="0092054C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> regular visitors to the home</w:t>
             </w:r>
             <w:r w:rsidRPr="0092054C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00293E79">
+            <w:r>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidR="00293E79" w:rsidRPr="00293E79">
+            <w:r w:rsidRPr="00293E79">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>immediate family</w:t>
             </w:r>
-            <w:r w:rsidR="003C309A">
+            <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="003C309A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00293E79">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">include </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003C309A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>step</w:t>
             </w:r>
-            <w:r w:rsidR="00CF39AC">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="003C309A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>children/grandchildren/private fostering arrangements etc)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="48E1EF70" w14:textId="77777777" w:rsidR="003C309A" w:rsidRPr="00560247" w:rsidRDefault="003C309A" w:rsidP="00856852"/>
+              <w:t>children</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003C309A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/grandchildren/private fostering arrangements etc)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C3774F3" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092054C" w:rsidRPr="00877570" w14:paraId="73A60A67" w14:textId="77777777" w:rsidTr="004C53B4">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="4D55CBA2" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="30F122ED" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="009B789A" w:rsidRDefault="0092054C" w:rsidP="0092054C">
+          <w:p w14:paraId="4367B42D" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="009B789A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B789A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD5A8CD" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="009B789A" w:rsidRDefault="0092054C" w:rsidP="0092054C">
+          <w:p w14:paraId="7C77F776" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="009B789A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B789A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DOB/age</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="78B99DFB" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="009B789A" w:rsidRDefault="0092054C" w:rsidP="0092054C">
+          <w:p w14:paraId="215D7742" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="009B789A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B789A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Gender</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="03EE9A67" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="009B789A" w:rsidRDefault="0092054C" w:rsidP="0092054C">
+          <w:p w14:paraId="19B4EF87" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="009B789A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B789A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Relationship to Person of Concern?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092054C" w:rsidRPr="00877570" w14:paraId="2CC79984" w14:textId="77777777" w:rsidTr="004C53B4">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="6B311FE3" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="43E9F8F8" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="00C30BA9" w:rsidRDefault="0092054C" w:rsidP="0092054C"/>
+          <w:p w14:paraId="6F71EB87" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00C30BA9" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="02011D23" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="00C30BA9" w:rsidRDefault="0092054C" w:rsidP="0092054C"/>
+          <w:p w14:paraId="0065868B" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00C30BA9" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC76F6C" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="00C30BA9" w:rsidRDefault="0092054C" w:rsidP="0092054C"/>
+          <w:p w14:paraId="51E73692" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00C30BA9" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="210A8CC8" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="00C30BA9" w:rsidRDefault="0092054C" w:rsidP="0092054C"/>
+          <w:p w14:paraId="2E256219" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00C30BA9" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092054C" w:rsidRPr="00877570" w14:paraId="21FE7DF2" w14:textId="77777777" w:rsidTr="004C53B4">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="6E3F1E41" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="00593406" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="00C30BA9" w:rsidRDefault="0092054C" w:rsidP="0092054C"/>
+          <w:p w14:paraId="56A13A41" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00C30BA9" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="792D8033" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="00C30BA9" w:rsidRDefault="0092054C" w:rsidP="0092054C"/>
+          <w:p w14:paraId="0244B3F2" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00C30BA9" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="619C234E" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="00C30BA9" w:rsidRDefault="0092054C" w:rsidP="0092054C"/>
+          <w:p w14:paraId="20B806B6" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00C30BA9" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3E035C73" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="00C30BA9" w:rsidRDefault="0092054C" w:rsidP="0092054C"/>
+          <w:p w14:paraId="4EE625A6" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00C30BA9" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092054C" w:rsidRPr="00877570" w14:paraId="18FB2E04" w14:textId="77777777" w:rsidTr="004C53B4">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="6B8FBED4" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3B328268" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="00C30BA9" w:rsidRDefault="0092054C" w:rsidP="0092054C"/>
+          <w:p w14:paraId="0678925C" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00C30BA9" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC1B34A" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="00C30BA9" w:rsidRDefault="0092054C" w:rsidP="0092054C"/>
+          <w:p w14:paraId="5A9398E1" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00C30BA9" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2543" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7107D9BF" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="00C30BA9" w:rsidRDefault="0092054C" w:rsidP="0092054C"/>
+          <w:p w14:paraId="6B5CD830" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00C30BA9" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5539799C" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="00C30BA9" w:rsidRDefault="0092054C" w:rsidP="0092054C"/>
+          <w:p w14:paraId="63DE8B38" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00C30BA9" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B32C6" w:rsidRPr="00877570" w14:paraId="491E550B" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="3E1E1D33" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="772108D8" w14:textId="77777777" w:rsidR="007B32C6" w:rsidRDefault="007B32C6" w:rsidP="007B32C6">
-[...18 lines deleted...]
-          <w:p w14:paraId="495D4BEA" w14:textId="77777777" w:rsidR="0092054C" w:rsidRDefault="0092054C" w:rsidP="007B32C6">
+          <w:p w14:paraId="0498C2E8" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Identify contact with any other children or vulnerable adults e.g. any volunteer role or other jobs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7379E35E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>please specify if vulnerable child or adult</w:t>
             </w:r>
             <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B363D2E" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="0092054C" w:rsidRDefault="0092054C" w:rsidP="007B32C6">
+          <w:p w14:paraId="261489FB" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0092054C" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD5DA24" w14:textId="77777777" w:rsidR="007B32C6" w:rsidRPr="00560247" w:rsidRDefault="007B32C6" w:rsidP="00856852"/>
+          <w:p w14:paraId="7CFE2D55" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B2CB5" w:rsidRPr="00877570" w14:paraId="1F97D95F" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="39E8554C" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB16927" w14:textId="77777777" w:rsidR="009B2CB5" w:rsidRDefault="007B32C6" w:rsidP="00941464">
-[...12 lines deleted...]
-            <w:r w:rsidR="00941464" w:rsidRPr="00877570">
+          <w:p w14:paraId="2453092B" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Specific Needs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877570">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00941464" w:rsidRPr="00490A9E">
+            <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(if known)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="501BD50F" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="00A83DCA" w:rsidP="00941464">
+          <w:p w14:paraId="20936FB8" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(State equality and /or diversity matters)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56C97CC3" w14:textId="77777777" w:rsidR="00E50F57" w:rsidRPr="00490A9E" w:rsidRDefault="00E50F57" w:rsidP="00941464">
+          <w:p w14:paraId="5331A90E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00490A9E" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC4164A" w14:textId="77777777" w:rsidR="009B2CB5" w:rsidRPr="00560247" w:rsidRDefault="009B2CB5" w:rsidP="004C3A97"/>
+          <w:p w14:paraId="332F554E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092054C" w:rsidRPr="00877570" w14:paraId="36FADE92" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="0EDD41B1" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F7AC5BD" w14:textId="77777777" w:rsidR="0092054C" w:rsidRDefault="0092054C" w:rsidP="0092054C">
+          <w:p w14:paraId="211D14C9" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Is the Person aware of the allegations/concerns:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4400AE4A" w14:textId="77777777" w:rsidR="0092054C" w:rsidRDefault="0092054C" w:rsidP="00941464">
+          <w:p w14:paraId="73B32421" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="692B236C" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="00560247" w:rsidRDefault="0092054C" w:rsidP="004C3A97"/>
+          <w:p w14:paraId="3A7E0046" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F52E51" w:rsidRPr="00877570" w14:paraId="6D4A9EE8" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="2126353A" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="513955F0" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRDefault="00F52E51" w:rsidP="00941464">
-[...125 lines deleted...]
-          <w:p w14:paraId="2B4A7A31" w14:textId="77777777" w:rsidR="003C309A" w:rsidRPr="00877570" w:rsidRDefault="003C309A" w:rsidP="00941464">
+          <w:p w14:paraId="592DE8FC" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="514FE28A" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00B29D8E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F5306C2" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F3726D5" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51D97CF7" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F9BE36D" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A70A251" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E0FCF7A" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F972AD4" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3552C0A3" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42B4FAD7" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3407EAD7" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="008B4721">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EC900B0" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="702C3DD2" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C4C91FB" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50892B37" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="394BBF83" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29FED8F6" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="633E6F8F" w14:textId="77777777" w:rsidR="00F52E51" w:rsidRPr="00560247" w:rsidRDefault="00F52E51" w:rsidP="004C3A97"/>
+          <w:p w14:paraId="30D61D13" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C64ABB" w:rsidRPr="00877570" w14:paraId="5985F789" w14:textId="77777777" w:rsidTr="00A0778E">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="65C8BE90" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9779" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="62BF21F1" w14:textId="77777777" w:rsidR="00C64ABB" w:rsidRPr="00C64ABB" w:rsidRDefault="00FF0B00" w:rsidP="00FF0B00">
+          <w:p w14:paraId="51D4A4F2" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00C64ABB" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Person of Concern</w:t>
             </w:r>
-            <w:r w:rsidR="00C64ABB" w:rsidRPr="00C64ABB">
+            <w:r w:rsidRPr="00C64ABB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00087681">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Employment / Volunteering </w:t>
             </w:r>
-            <w:r w:rsidR="00C64ABB" w:rsidRPr="00C64ABB">
+            <w:r w:rsidRPr="00C64ABB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00887269" w:rsidRPr="00877570" w14:paraId="65AA4A11" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="60040F0B" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="03762C93" w14:textId="77777777" w:rsidR="003C309A" w:rsidRPr="003C309A" w:rsidRDefault="00887269" w:rsidP="00887269">
+          <w:p w14:paraId="614394AB" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="003C309A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Working Sector: </w:t>
             </w:r>
             <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Education, Social Care, </w:t>
             </w:r>
             <w:r w:rsidRPr="0004190D">
               <w:rPr>
@@ -2461,4885 +2460,3485 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Early Years, Voluntary Sector, Transport, Health, Police, Sport, Faith or Other (please state)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6798A2CC" w14:textId="77777777" w:rsidR="00887269" w:rsidRDefault="00887269" w:rsidP="00887269"/>
+          <w:p w14:paraId="78AB55B6" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00887269" w:rsidRPr="00877570" w14:paraId="0EEA7475" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="1286234B" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="50E865D6" w14:textId="77777777" w:rsidR="00887269" w:rsidRPr="00887269" w:rsidRDefault="00887269" w:rsidP="00887269">
+          <w:p w14:paraId="16C1F071" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00887269" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Name and address of work / employment /voluntary establishment: </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4658">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e.g. name of school,</w:t>
             </w:r>
-            <w:r w:rsidR="00AE4658">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> organisation, voluntary</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4658">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE4658">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>body,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003C309A">
+              <w:t xml:space="preserve">body, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE4658">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>fostering agency etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E979FA6" w14:textId="77777777" w:rsidR="00887269" w:rsidRPr="00877570" w:rsidRDefault="00887269" w:rsidP="00887269">
+          <w:p w14:paraId="2931D18E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="19D4AC80" w14:textId="77777777" w:rsidR="00887269" w:rsidRPr="00560247" w:rsidRDefault="00887269" w:rsidP="00887269"/>
+          <w:p w14:paraId="7740F865" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00887269" w:rsidRPr="00877570" w14:paraId="0A370080" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="60D3856B" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="53826AB2" w14:textId="77777777" w:rsidR="00887269" w:rsidRDefault="00887269" w:rsidP="006B31C7">
+          <w:p w14:paraId="3F04BD9A" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Occupation and job title:</w:t>
             </w:r>
             <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(please indicate whether they have a specific role with children</w:t>
             </w:r>
-            <w:r w:rsidR="00CF1B39">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>.  Include brief description of roles and responsibilities</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FB7E72">
+              <w:t>.  Include brief description of roles and responsibilities.  Please also include any management or supervisory roles</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>.  Please also include any management or supervisory roles</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D43FF5D" w14:textId="77777777" w:rsidR="003C309A" w:rsidRDefault="003C309A" w:rsidP="006B31C7">
+          <w:p w14:paraId="33EA901E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="44A85E50" w14:textId="77777777" w:rsidR="00887269" w:rsidRPr="00560247" w:rsidRDefault="00887269" w:rsidP="00887269"/>
+          <w:p w14:paraId="48A79A33" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092054C" w:rsidRPr="00877570" w14:paraId="348F7909" w14:textId="77777777" w:rsidTr="009A7AC7">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="2C2A36A9" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1AF561" w14:textId="77777777" w:rsidR="0092054C" w:rsidRDefault="0092054C" w:rsidP="00887269">
+          <w:p w14:paraId="2DB2537B" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Have there been any previous concerns? </w:t>
             </w:r>
             <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(please give d</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>etails</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> including low level concerns</w:t>
+              <w:t>etails including low level concerns</w:t>
             </w:r>
             <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5087" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="544483FF" w14:textId="77777777" w:rsidR="0092054C" w:rsidRDefault="0092054C" w:rsidP="00887269"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="67E0C26B" w14:textId="77777777" w:rsidR="0092054C" w:rsidRPr="00560247" w:rsidRDefault="0092054C" w:rsidP="00887269"/>
+          <w:p w14:paraId="2D3967F5" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
+          <w:p w14:paraId="0E55E66B" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
+          <w:p w14:paraId="10754422" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
+          <w:p w14:paraId="7DC374BC" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
+          <w:p w14:paraId="4E624CD4" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F2312E6" w14:textId="77777777" w:rsidR="000C69B5" w:rsidRDefault="000C69B5">
+    <w:p w14:paraId="6A7FBC78" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
-        <w:sectPr w:rsidR="000C69B5" w:rsidSect="00AE4658">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId11"/>
+        <w:sectPr w:rsidR="0085571A" w:rsidSect="0085571A">
+          <w:footerReference w:type="even" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="539" w:right="991" w:bottom="540" w:left="1800" w:header="708" w:footer="498" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14536" w:type="dxa"/>
         <w:tblInd w:w="675" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1748"/>
         <w:gridCol w:w="1545"/>
         <w:gridCol w:w="512"/>
         <w:gridCol w:w="936"/>
         <w:gridCol w:w="1403"/>
         <w:gridCol w:w="2786"/>
         <w:gridCol w:w="1094"/>
         <w:gridCol w:w="536"/>
         <w:gridCol w:w="1173"/>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="2203"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF37F6" w:rsidRPr="00877570" w14:paraId="5D2685E4" w14:textId="77777777" w:rsidTr="005A307D">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="0928A2FE" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3293" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7F991070" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRPr="00877570" w:rsidRDefault="00FF37F6" w:rsidP="000C69B5">
+          <w:p w14:paraId="416E47F2" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:ind w:left="397"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9040" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2E18A7E0" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRPr="00560247" w:rsidRDefault="00FF37F6" w:rsidP="000C69B5"/>
+          <w:p w14:paraId="3ECAEE86" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2203" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02ED1AB7" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRPr="00560247" w:rsidRDefault="00FF37F6" w:rsidP="000C69B5"/>
+          <w:p w14:paraId="0A2D5BD5" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF37F6" w:rsidRPr="00877570" w14:paraId="476185D8" w14:textId="77777777" w:rsidTr="00AA1609">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="16A2C2AE" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14536" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="29EB6A80" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
+          <w:p w14:paraId="7701AEFB" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Victim(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="000D0C2E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B789A" w:rsidRPr="00877570" w14:paraId="0A955146" w14:textId="77777777" w:rsidTr="004C53B4">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="65B1427D" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0358850A" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00060031" w:rsidRDefault="009B789A" w:rsidP="004C53B4">
+          <w:p w14:paraId="7D134B79" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060031" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060031">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="75F494BD" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00060031" w:rsidRDefault="009B789A" w:rsidP="004C53B4">
+          <w:p w14:paraId="68435EFC" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060031" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060031">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="936" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="42FB1B22" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00060031" w:rsidRDefault="009B789A" w:rsidP="004C53B4">
+          <w:p w14:paraId="7B9FD777" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060031" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060031">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>DOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="364CC696" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00060031" w:rsidRDefault="009B789A" w:rsidP="004C53B4">
+          <w:p w14:paraId="3E19DBFA" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060031" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060031">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Gender</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4416" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3A6B3D29" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00060031" w:rsidRDefault="009B789A" w:rsidP="004C53B4">
+          <w:p w14:paraId="0118E775" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060031" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060031">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Parent/Carers Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidRPr="00060031">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1773" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F16317A" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00060031" w:rsidRDefault="009B789A" w:rsidP="004C53B4">
+          <w:p w14:paraId="33741A9E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060031" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060031">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Legal Status</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5174D828" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="0004190D" w:rsidRDefault="009B789A" w:rsidP="004C53B4">
+          <w:p w14:paraId="082DF233" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004190D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Disability / Special Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B789A" w:rsidRPr="00877570" w14:paraId="7FA7FAA8" w14:textId="77777777" w:rsidTr="009B789A">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="3343AEB8" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1D5B9CA2" w14:textId="77777777" w:rsidR="009B789A" w:rsidRDefault="009B789A" w:rsidP="004C53B4"/>
-          <w:p w14:paraId="5E94C126" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00560247" w:rsidRDefault="009B789A" w:rsidP="004C53B4"/>
+          <w:p w14:paraId="5C50A131" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
+          <w:p w14:paraId="1C44CCFD" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC2C7E4" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00560247" w:rsidRDefault="009B789A" w:rsidP="004C53B4">
+          <w:p w14:paraId="1678C6E0" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:ind w:left="397"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="936" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4A7B3DAF" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00560247" w:rsidRDefault="009B789A" w:rsidP="004C53B4">
+          <w:p w14:paraId="3272455C" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:ind w:left="397"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="74FA43D4" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00560247" w:rsidRDefault="009B789A" w:rsidP="004C53B4">
+          <w:p w14:paraId="64DBA6EC" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:ind w:left="397"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4416" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="40091360" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00560247" w:rsidRDefault="009B789A" w:rsidP="004C53B4"/>
+          <w:p w14:paraId="599F9708" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1773" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3739315A" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00560247" w:rsidRDefault="009B789A" w:rsidP="004C53B4"/>
+          <w:p w14:paraId="5A71EBF1" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28271D9E" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="0004190D" w:rsidRDefault="009B789A" w:rsidP="004C53B4"/>
+          <w:p w14:paraId="5F7554D1" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B789A" w:rsidRPr="00877570" w14:paraId="010ACB65" w14:textId="77777777" w:rsidTr="004C53B4">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="05BADE8A" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1748" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A47EB13" w14:textId="77777777" w:rsidR="009B789A" w:rsidRDefault="009B789A" w:rsidP="004C53B4"/>
-          <w:p w14:paraId="64123568" w14:textId="77777777" w:rsidR="009B789A" w:rsidRDefault="009B789A" w:rsidP="004C53B4"/>
+          <w:p w14:paraId="469285AF" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
+          <w:p w14:paraId="7E1F774B" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2997BA23" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00560247" w:rsidRDefault="009B789A" w:rsidP="004C53B4">
+          <w:p w14:paraId="18306798" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:ind w:left="397"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="936" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3CCCA502" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00560247" w:rsidRDefault="009B789A" w:rsidP="004C53B4">
+          <w:p w14:paraId="1402E2B3" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:ind w:left="397"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="11E324D5" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00560247" w:rsidRDefault="009B789A" w:rsidP="004C53B4">
+          <w:p w14:paraId="4DBFB482" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:ind w:left="397"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4416" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5208B075" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00560247" w:rsidRDefault="009B789A" w:rsidP="004C53B4"/>
+          <w:p w14:paraId="4E7CC401" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1773" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3266515F" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="00560247" w:rsidRDefault="009B789A" w:rsidP="004C53B4"/>
+          <w:p w14:paraId="23783FF8" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00560247" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4C6D53" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="0004190D" w:rsidRDefault="009B789A" w:rsidP="004C53B4"/>
+          <w:p w14:paraId="573ACC42" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF37F6" w:rsidRPr="00877570" w14:paraId="73246E77" w14:textId="77777777" w:rsidTr="005A307D">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="0BBC6764" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="162984B0" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
+          <w:p w14:paraId="6CF81073" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Is the victim a family member of the person of concern?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51D400BF" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRPr="00060031" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
+          <w:p w14:paraId="039BEE16" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060031" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1094" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2D7631" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRPr="00060031" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
+          <w:p w14:paraId="10098176" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060031" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="641C0D04" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRPr="00060031" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
+          <w:p w14:paraId="57B83993" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060031" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3976" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="232C3CC7" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
+          <w:p w14:paraId="51858E99" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF37F6" w:rsidRPr="00877570" w14:paraId="0ED46703" w14:textId="77777777" w:rsidTr="005A307D">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="6803C7F2" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="57AEB2B5" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
+          <w:p w14:paraId="55D718B4" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004190D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Is the child known to Social Care?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="640A9DBF" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="0004190D" w:rsidRDefault="009B789A" w:rsidP="000D0C2E">
+          <w:p w14:paraId="37DBA621" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1094" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="065299FB" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRPr="0004190D" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
+          <w:p w14:paraId="008119AF" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004190D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="29E9F3BF" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRPr="0004190D" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
+          <w:p w14:paraId="73C2EBF1" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004190D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3976" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0F38BDC2" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRPr="0004190D" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
+          <w:p w14:paraId="17E2848D" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004190D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF37F6" w:rsidRPr="00877570" w14:paraId="2E4DE2CA" w14:textId="77777777" w:rsidTr="005A307D">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="06C5A405" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="0580A606" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRDefault="00FF37F6" w:rsidP="009B789A">
+          <w:p w14:paraId="741A8DFD" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004190D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">If yes, please provide details </w:t>
             </w:r>
-            <w:r w:rsidR="00CF39AC">
-[...33 lines deleted...]
-              <w:t>have</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">incl. Local Authority, Social Worker’s name and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>whether or not</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> they have</w:t>
             </w:r>
             <w:r w:rsidRPr="0004190D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> been informed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="336DF60B" w14:textId="77777777" w:rsidR="00CF39AC" w:rsidRPr="0004190D" w:rsidRDefault="00CF39AC" w:rsidP="009B789A">
+          <w:p w14:paraId="39C62583" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5606" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1C84D0E0" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRPr="0004190D" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
+          <w:p w14:paraId="0199DD26" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B789A" w:rsidRPr="00877570" w14:paraId="1206645C" w14:textId="77777777" w:rsidTr="004C53B4">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="4F8CD94D" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0228CF" w14:textId="77777777" w:rsidR="009B789A" w:rsidRDefault="009B789A" w:rsidP="000D0C2E">
+          <w:p w14:paraId="6732038B" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>If not known to social care, has a referral been made to MASH?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56E48DB3" w14:textId="77777777" w:rsidR="009B789A" w:rsidRDefault="009B789A" w:rsidP="000D0C2E">
-[...6 lines deleted...]
-          <w:p w14:paraId="191CF9A6" w14:textId="77777777" w:rsidR="009B789A" w:rsidRDefault="009B789A" w:rsidP="000D0C2E">
+          <w:p w14:paraId="04BEEBE4" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B6C3357" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Link to MASH referral form</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07A2252F" w14:textId="77777777" w:rsidR="009B789A" w:rsidRDefault="00000000" w:rsidP="000D0C2E">
-[...6 lines deleted...]
-              <w:r w:rsidR="009B789A" w:rsidRPr="009B789A">
+          <w:p w14:paraId="70FA5C35" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:anchor="mref" w:history="1">
+              <w:r w:rsidRPr="009B789A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>https://www.saferchildrenyork.org.uk/cyscp-1/report-concern-child-young-person#mref</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="009B789A">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2803" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="72792150" w14:textId="77777777" w:rsidR="009B789A" w:rsidRDefault="009B789A" w:rsidP="000D0C2E">
+          <w:p w14:paraId="4FB041A8" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2803" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFFDE78" w14:textId="77777777" w:rsidR="009B789A" w:rsidRDefault="009B789A" w:rsidP="000D0C2E">
+          <w:p w14:paraId="37D3B328" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00284B28" w:rsidRPr="00877570" w14:paraId="32731684" w14:textId="77777777" w:rsidTr="005A307D">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="232585C6" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="1A44CAD5" w14:textId="77777777" w:rsidR="00284B28" w:rsidRPr="0004190D" w:rsidRDefault="00284B28" w:rsidP="000D0C2E">
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> view/comments?</w:t>
+          <w:p w14:paraId="69793BA8" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>What is the child/Young persons view/comments?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5606" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2603B3" w14:textId="77777777" w:rsidR="00284B28" w:rsidRDefault="00284B28" w:rsidP="000D0C2E">
-[...20 lines deleted...]
-          <w:p w14:paraId="496B3F95" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="0004190D" w:rsidRDefault="009B789A" w:rsidP="000D0C2E">
+          <w:p w14:paraId="6AF29051" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76977007" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AB1BF72" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="000A387B" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00284B28" w:rsidRPr="00877570" w14:paraId="1BB0BBE6" w14:textId="77777777" w:rsidTr="005A307D">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="738C5BC0" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="04338233" w14:textId="77777777" w:rsidR="00284B28" w:rsidRPr="0004190D" w:rsidRDefault="00284B28" w:rsidP="000D0C2E">
+          <w:p w14:paraId="7189D485" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">What </w:t>
             </w:r>
-            <w:r w:rsidR="009B789A">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> the parent/carers view?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5606" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="47169380" w14:textId="77777777" w:rsidR="00284B28" w:rsidRDefault="00284B28" w:rsidP="000D0C2E">
-[...20 lines deleted...]
-          <w:p w14:paraId="007821AE" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="0004190D" w:rsidRDefault="009B789A" w:rsidP="000D0C2E">
+          <w:p w14:paraId="4FAAE6C1" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A635E71" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="012AF736" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="685A8425" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6625160F" w14:textId="77777777" w:rsidR="000D0C2E" w:rsidRDefault="000D0C2E" w:rsidP="000C69B5">
+    <w:p w14:paraId="6AA8D806" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="000D0C2E" w:rsidSect="000C69B5">
+        <w:sectPr w:rsidR="0085571A" w:rsidSect="0085571A">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1797" w:right="539" w:bottom="1797" w:left="1304" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37CC28EF" w14:textId="77777777" w:rsidR="000C69B5" w:rsidRDefault="000C69B5" w:rsidP="000C69B5">
+    <w:p w14:paraId="6A744102" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E4B3523" w14:textId="77777777" w:rsidR="00BA79A4" w:rsidRDefault="00BA79A4" w:rsidP="00BA79A4">
+    <w:p w14:paraId="08EED9F9" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9540" w:type="dxa"/>
         <w:tblInd w:w="-432" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4509"/>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="885"/>
         <w:gridCol w:w="885"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D0C2E" w:rsidRPr="00877570" w14:paraId="60E9544C" w14:textId="77777777" w:rsidTr="00490A9E">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="4703A345" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1642512A" w14:textId="77777777" w:rsidR="004A0651" w:rsidRDefault="000D0C2E" w:rsidP="00D9562E">
-[...31 lines deleted...]
-          <w:p w14:paraId="242E5F9D" w14:textId="77777777" w:rsidR="000D0C2E" w:rsidRDefault="00D9562E" w:rsidP="00D9562E">
+          <w:p w14:paraId="4E2CDCAE" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Person of interest demonstrated behaviour which is consider they have…. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A1AD408" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6245020F" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Please tick all relevant.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2216D4AA" w14:textId="77777777" w:rsidR="00D9562E" w:rsidRPr="000D0C2E" w:rsidRDefault="00D9562E" w:rsidP="00D9562E">
+          <w:p w14:paraId="0C6CDA69" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="000D0C2E" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D0C2E" w:rsidRPr="00877570" w14:paraId="5528B0BE" w14:textId="77777777" w:rsidTr="000D0C2E">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="021F803F" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="782"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7253DFF1" w14:textId="77777777" w:rsidR="000D0C2E" w:rsidRPr="00877570" w:rsidRDefault="000D0C2E" w:rsidP="000D0C2E">
+          <w:p w14:paraId="719B5F96" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Behaved in a way that has harmed a child or may have harmed a child</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="006E6BC1" w:rsidRPr="006E6BC1">
+              <w:t xml:space="preserve">Behaved in a way that has harmed a child or may have harmed a child </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6BC1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(Harm Threshold)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="16C315D1" w14:textId="77777777" w:rsidR="000D0C2E" w:rsidRPr="000D0C2E" w:rsidRDefault="000D0C2E" w:rsidP="000D0C2E"/>
+          <w:p w14:paraId="70AEEF4E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="000D0C2E" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D0C2E" w:rsidRPr="00877570" w14:paraId="04012F99" w14:textId="77777777" w:rsidTr="000D0C2E">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="3F755545" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15113D3F" w14:textId="77777777" w:rsidR="000D0C2E" w:rsidRPr="00877570" w:rsidRDefault="000D0C2E" w:rsidP="000D0C2E">
+          <w:p w14:paraId="0D879C93" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Possibly committed a criminal offence against or related to a child</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="006E6BC1" w:rsidRPr="006E6BC1">
+              <w:t xml:space="preserve">Possibly committed a criminal offence against or related to a child </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6BC1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(Criminal Threshold)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="516753A8" w14:textId="77777777" w:rsidR="000D0C2E" w:rsidRPr="000D0C2E" w:rsidRDefault="000D0C2E" w:rsidP="000D0C2E"/>
+          <w:p w14:paraId="268E62E9" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="000D0C2E" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D0C2E" w:rsidRPr="00877570" w14:paraId="64B18D9E" w14:textId="77777777" w:rsidTr="000D0C2E">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="5FD26B15" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8BB2B6" w14:textId="77777777" w:rsidR="000D0C2E" w:rsidRPr="000D0C2E" w:rsidRDefault="00976632" w:rsidP="000D0C2E">
+          <w:p w14:paraId="1354FCA1" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="000D0C2E" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Behaved</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidR="006E6BC1" w:rsidRPr="006E6BC1">
+              <w:t xml:space="preserve">Behaved towards a child(ren) in a way that indicates they may pose risk of harm to children </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6BC1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(Transferable Risk Threshold)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5653B773" w14:textId="77777777" w:rsidR="000D0C2E" w:rsidRPr="00976632" w:rsidRDefault="000D0C2E" w:rsidP="000D0C2E"/>
+          <w:p w14:paraId="3E6C67AF" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00976632" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC3F3B" w:rsidRPr="00877570" w14:paraId="158281A6" w14:textId="77777777" w:rsidTr="000D0C2E">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="2842B89F" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0A92D43F" w14:textId="77777777" w:rsidR="00CC3F3B" w:rsidRPr="006E6BC1" w:rsidRDefault="00CC3F3B" w:rsidP="00CC3F3B">
+          <w:p w14:paraId="2662DB8C" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="006E6BC1" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A254D0">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>Behaved in a way that indicates they may not be suitable to work with children</w:t>
             </w:r>
-            <w:r w:rsidR="006E6BC1">
+            <w:r>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006E6BC1" w:rsidRPr="006E6BC1">
+            <w:r w:rsidRPr="006E6BC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>(Suitability Threshold)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DE5334D" w14:textId="77777777" w:rsidR="00343CEC" w:rsidRDefault="00343CEC" w:rsidP="00CC3F3B">
+          <w:p w14:paraId="398D584F" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CEDF694" w14:textId="77777777" w:rsidR="00343CEC" w:rsidRDefault="00343CEC" w:rsidP="00CC3F3B">
+          <w:p w14:paraId="7E81AF5A" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00343CEC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">This can be in relation to actions in </w:t>
             </w:r>
-            <w:r w:rsidR="00471FE7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>their</w:t>
             </w:r>
             <w:r w:rsidRPr="00343CEC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> private life where they have behaved in a way which indicates they may not be suitable to work </w:t>
             </w:r>
-            <w:r w:rsidR="00471FE7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">/ volunteer </w:t>
             </w:r>
             <w:r w:rsidRPr="00343CEC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>with children</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70194AED" w14:textId="77777777" w:rsidR="006E6BC1" w:rsidRPr="00343CEC" w:rsidRDefault="006E6BC1" w:rsidP="00CC3F3B">
+          <w:p w14:paraId="50311C09" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00343CEC" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="155C6B06" w14:textId="77777777" w:rsidR="00CC3F3B" w:rsidRDefault="00CC3F3B" w:rsidP="00CC3F3B"/>
+          <w:p w14:paraId="070D675B" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E6BC1" w:rsidRPr="00877570" w14:paraId="31E0654F" w14:textId="77777777" w:rsidTr="004C53B4">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="55DEA2F8" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB4872F" w14:textId="77777777" w:rsidR="006E6BC1" w:rsidRDefault="003C309A" w:rsidP="00FF0B00">
+          <w:p w14:paraId="22B165D5" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Is this an h</w:t>
             </w:r>
-            <w:r w:rsidR="006E6BC1" w:rsidRPr="00FF0B00">
+            <w:r w:rsidRPr="00FF0B00">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>istoric</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>al a</w:t>
             </w:r>
-            <w:r w:rsidR="006E6BC1" w:rsidRPr="00FF0B00">
+            <w:r w:rsidRPr="00FF0B00">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">buse </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="006E6BC1" w:rsidRPr="00FF0B00">
+            <w:r w:rsidRPr="00FF0B00">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>llegation?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AB2F3AA" w14:textId="77777777" w:rsidR="006E6BC1" w:rsidRPr="00FF0B00" w:rsidRDefault="006E6BC1" w:rsidP="00FF0B00">
+          <w:p w14:paraId="0A9C6D74" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00FF0B00" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3A6F37" w14:textId="77777777" w:rsidR="006E6BC1" w:rsidRPr="006E6BC1" w:rsidRDefault="006E6BC1" w:rsidP="00D9562E">
+          <w:p w14:paraId="2E1FC326" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="006E6BC1" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E6BC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="72C95C21" w14:textId="77777777" w:rsidR="006E6BC1" w:rsidRPr="006E6BC1" w:rsidRDefault="006E6BC1" w:rsidP="00D9562E">
+          <w:p w14:paraId="138E51A3" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="006E6BC1" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E6BC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00182F27" w:rsidRPr="00877570" w14:paraId="1D66F19B" w14:textId="77777777" w:rsidTr="00004C5A">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="1FC441A5" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="089B6357" w14:textId="77777777" w:rsidR="00182F27" w:rsidRDefault="006E6BC1" w:rsidP="00182F27">
+          <w:p w14:paraId="591EEC3E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>DETAIL OF CONCERN</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="4C3EB9B3" w14:textId="77777777" w:rsidR="00A8528D" w:rsidRDefault="00A8528D" w:rsidP="00182F27">
+              <w:t>DETAIL OF CONCERN:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1259F2CC" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF37F6" w:rsidRPr="00877570" w14:paraId="1038DF85" w14:textId="77777777" w:rsidTr="00CB405C">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="15A8DA66" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="114F782A" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRPr="0004190D" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
+          <w:p w14:paraId="47171FFF" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004190D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Date and Time of Incident:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5031" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="30C1A738" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRPr="0004190D" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
+          <w:p w14:paraId="5D33574C" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF37F6" w:rsidRPr="00877570" w14:paraId="12F01079" w14:textId="77777777" w:rsidTr="00CB405C">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="7A792953" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="70E3B26D" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRPr="0004190D" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
+          <w:p w14:paraId="09CF4217" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004190D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Place of Incident:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5031" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A40F9E1" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
-[...6 lines deleted...]
-          <w:p w14:paraId="59BF175C" w14:textId="77777777" w:rsidR="00A8528D" w:rsidRPr="0004190D" w:rsidRDefault="00A8528D" w:rsidP="000D0C2E">
+          <w:p w14:paraId="6F272752" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C1C731E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF37F6" w:rsidRPr="00877570" w14:paraId="31DF0F4C" w14:textId="77777777" w:rsidTr="00CB405C">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="7C02F725" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB4A296" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRDefault="003D2F0D" w:rsidP="000D0C2E">
+          <w:p w14:paraId="153356C8" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004190D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Category of Harm:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12CE29EA" w14:textId="77777777" w:rsidR="00874FF0" w:rsidRPr="00874FF0" w:rsidRDefault="00874FF0" w:rsidP="00874FF0">
+          <w:p w14:paraId="6D94F36C" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00874FF0" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874FF0">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Physical</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">; Sexual; </w:t>
             </w:r>
             <w:r w:rsidRPr="00874FF0">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Emotional</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidRPr="00874FF0">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Neglect</w:t>
             </w:r>
-            <w:r w:rsidR="009B789A">
+            <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>; Suitability</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A2AAC2F" w14:textId="77777777" w:rsidR="00874FF0" w:rsidRPr="0004190D" w:rsidRDefault="00874FF0" w:rsidP="00874FF0">
+          <w:p w14:paraId="064B5BFE" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5031" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="221C4711" w14:textId="77777777" w:rsidR="003D2F0D" w:rsidRPr="0004190D" w:rsidRDefault="003D2F0D" w:rsidP="000D0C2E">
+          <w:p w14:paraId="1414C62A" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF37F6" w:rsidRPr="00877570" w14:paraId="00095AEB" w14:textId="77777777" w:rsidTr="00CB405C">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="2912925D" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="555AB252" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
+          <w:p w14:paraId="18D047FF" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004190D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Has the child sustained an injury?</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="00182F27" w:rsidRPr="00AE4658">
+              <w:t xml:space="preserve">Has the child sustained an injury? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE4658">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Please provide details)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1377DA38" w14:textId="77777777" w:rsidR="00874FF0" w:rsidRPr="0004190D" w:rsidRDefault="00874FF0" w:rsidP="000D0C2E">
+          <w:p w14:paraId="0966B75D" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5031" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="77FB556E" w14:textId="77777777" w:rsidR="00FF37F6" w:rsidRPr="0004190D" w:rsidRDefault="00FF37F6" w:rsidP="000D0C2E">
+          <w:p w14:paraId="44952754" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D2F0D" w:rsidRPr="00877570" w14:paraId="55343788" w14:textId="77777777" w:rsidTr="00CB405C">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="2A81CCB7" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="01F1A9E3" w14:textId="77777777" w:rsidR="003D2F0D" w:rsidRDefault="003D2F0D" w:rsidP="000D0C2E">
+          <w:p w14:paraId="4885D340" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004190D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Were there any witnesses to the incident</w:t>
-[...19 lines deleted...]
-            <w:r w:rsidR="005161D5" w:rsidRPr="00AE4658">
+              <w:t xml:space="preserve">Were there any witnesses to the incident / CCTV? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE4658">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Please provide details)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F0F2C01" w14:textId="77777777" w:rsidR="009B789A" w:rsidRPr="0004190D" w:rsidRDefault="009B789A" w:rsidP="000D0C2E">
+          <w:p w14:paraId="51061371" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5031" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7417EEE2" w14:textId="77777777" w:rsidR="003D2F0D" w:rsidRPr="0004190D" w:rsidRDefault="003D2F0D" w:rsidP="000D0C2E">
+          <w:p w14:paraId="7124C40B" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D2F0D" w:rsidRPr="00877570" w14:paraId="0942FFCA" w14:textId="77777777" w:rsidTr="00AA1609">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="617BFABC" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4F4337BE" w14:textId="77777777" w:rsidR="003D2F0D" w:rsidRPr="0004190D" w:rsidRDefault="003D2F0D" w:rsidP="003D2F0D">
+          <w:p w14:paraId="50973F8D" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004190D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Description of the </w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="60BE5DF8" w14:textId="77777777" w:rsidR="003D2F0D" w:rsidRPr="00AE4658" w:rsidRDefault="003D2F0D" w:rsidP="003D2F0D">
+              <w:t>Description of the incident, using full names of persons involved, and resulting allegation / concerns raised with LADO:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="556DF178" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00AE4658" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE4658">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (please provide detail of the incident / attach a copy of incident report</w:t>
             </w:r>
-            <w:r w:rsidR="00AE4658">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4658">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/ statements</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CB405C" w:rsidRPr="00AE4658">
+              <w:t>/ statements /</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> /</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AE4658">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE4658">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...43 lines deleted...]
-          <w:p w14:paraId="203AC277" w14:textId="77777777" w:rsidR="003D2F0D" w:rsidRPr="0004190D" w:rsidRDefault="003D2F0D" w:rsidP="000D0C2E">
+              <w:t>body map)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75D55BFC" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1536D91F" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7434366D" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1218EE55" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="0004190D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A5B9078" w14:textId="77777777" w:rsidR="008A747B" w:rsidRDefault="008A747B" w:rsidP="008A747B">
+    <w:p w14:paraId="6C4EDF8D" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9540" w:type="dxa"/>
         <w:tblInd w:w="-432" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4770"/>
         <w:gridCol w:w="4770"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00575020" w:rsidRPr="00877570" w14:paraId="540895A0" w14:textId="77777777" w:rsidTr="00877570">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="5B49784B" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="55C22C40" w14:textId="77777777" w:rsidR="00575020" w:rsidRDefault="00575020" w:rsidP="00DA63D3">
+          <w:p w14:paraId="28E31B96" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC437A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>What actions have been taken to date</w:t>
             </w:r>
-            <w:r w:rsidR="00874FF0">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> including safeguards for all children?</w:t>
             </w:r>
-            <w:r w:rsidR="00874FF0" w:rsidRPr="00490A9E">
+            <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005E75D6" w:rsidRPr="00490A9E">
+              <w:t xml:space="preserve"> (Please note if there are immediate safeguarding risks for a child, then contact the</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(Please note if there are immediate safeguarding risks for a child, then contact the</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FB7E72">
+              <w:t xml:space="preserve"> Multi-Agency Safeguarding Hub (MASH)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00490A9E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Multi-Agency Safeguarding Hub (MASH)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:t xml:space="preserve"> or the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or the </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">responsible Team Manager for the child. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="cf01"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>responsible Team Manager for the child</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00485EB7">
+              <w:t>If there are significant immediate concerns about the safety of a child, you should contact police on 999. If you believe a crime has occurred, you should also contact and report to police</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...3 lines deleted...]
-                <w:rStyle w:val="cf01"/>
+              <w:t>.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA60A9B" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>If there are significant immediate concerns about the safety of a child, you should contact police on 999. If you believe a crime has occurred, you should also contact and report to police</w:t>
-[...37 lines deleted...]
-          <w:p w14:paraId="068FC1C0" w14:textId="77777777" w:rsidR="00575020" w:rsidRPr="00877570" w:rsidRDefault="00575020" w:rsidP="00B962BC">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BF1B03B" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
+          <w:p w14:paraId="22028BB2" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
+          <w:p w14:paraId="56B5F159" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
+          <w:p w14:paraId="1CF8BA54" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
+          <w:p w14:paraId="0D10D793" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
+          <w:p w14:paraId="5A2AD893" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
+          <w:p w14:paraId="38C365C1" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
+          <w:p w14:paraId="3B237B99" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D2F0D" w:rsidRPr="00877570" w14:paraId="1F20F91D" w14:textId="77777777" w:rsidTr="00AA1609">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="0098C0C8" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="686101C6" w14:textId="77777777" w:rsidR="003D2F0D" w:rsidRPr="00874FF0" w:rsidRDefault="003D2F0D" w:rsidP="00DA63D3">
+          <w:p w14:paraId="2C98BBAD" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00874FF0" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874FF0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Has a Section 47 Strategy Meeting taken place?</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="005161D5" w:rsidRPr="006E6BC1">
+              <w:t>Has a Section 47 Strategy Meeting taken place? (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6BC1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please provide details</w:t>
             </w:r>
-            <w:r w:rsidR="005161D5" w:rsidRPr="00874FF0">
+            <w:r w:rsidRPr="00874FF0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6C8E0349" w14:textId="77777777" w:rsidR="003D2F0D" w:rsidRPr="003D2F0D" w:rsidRDefault="003D2F0D" w:rsidP="00DA63D3">
+          <w:p w14:paraId="7A649AEF" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="003D2F0D" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F018F19" w14:textId="77777777" w:rsidR="00170410" w:rsidRDefault="00170410" w:rsidP="00014256">
+    <w:p w14:paraId="7F28792A" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09DB8974" w14:textId="77777777" w:rsidR="00014256" w:rsidRDefault="009B2CB5" w:rsidP="00170410">
+    <w:p w14:paraId="4EBD4F85" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:ind w:hanging="540"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Other </w:t>
       </w:r>
-      <w:r w:rsidR="00014256" w:rsidRPr="0007201B">
+      <w:r w:rsidRPr="0007201B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Agencies / Professional Involved</w:t>
       </w:r>
-      <w:r w:rsidR="004633E0">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4634D2AD" w14:textId="77777777" w:rsidR="004633E0" w:rsidRDefault="004633E0" w:rsidP="00170410">
+    <w:p w14:paraId="4FA09215" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:ind w:hanging="540"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7382FEC7" w14:textId="77777777" w:rsidR="00014256" w:rsidRPr="00FC4B4D" w:rsidRDefault="004633E0" w:rsidP="005161D5">
+    <w:p w14:paraId="5E1117A1" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:ind w:hanging="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="C00000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC4B4D">
+      <w:r w:rsidRPr="00874FF0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="C00000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...95 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(It is important that you provide full details to prevent delay in processing this referral – e.g. Social Worker, School, Health, etc)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03750086" w14:textId="77777777" w:rsidR="00FB7E72" w:rsidRPr="00953725" w:rsidRDefault="00FB7E72" w:rsidP="005161D5">
+    <w:p w14:paraId="50C459D3" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00953725" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:ind w:hanging="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9630" w:type="dxa"/>
         <w:tblInd w:w="-432" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2383"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="3420"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005161D5" w:rsidRPr="00877570" w14:paraId="7AE01BE2" w14:textId="77777777" w:rsidTr="005161D5">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="1CD85229" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2383" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA1BB45" w14:textId="77777777" w:rsidR="005161D5" w:rsidRPr="00877570" w:rsidRDefault="005161D5" w:rsidP="00953033">
+          <w:p w14:paraId="17B6C16E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877570">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="699A0E72" w14:textId="77777777" w:rsidR="005161D5" w:rsidRPr="00877570" w:rsidRDefault="005161D5" w:rsidP="00953033">
+          <w:p w14:paraId="59276144" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Designation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="56291716" w14:textId="77777777" w:rsidR="005161D5" w:rsidRPr="00877570" w:rsidRDefault="005161D5" w:rsidP="00953033">
+          <w:p w14:paraId="56CB5268" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877570">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="01678182" w14:textId="77777777" w:rsidR="005161D5" w:rsidRPr="00877570" w:rsidRDefault="005161D5" w:rsidP="00953033">
+          <w:p w14:paraId="51253E6A" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00877570">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Tel number / Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005161D5" w:rsidRPr="00877570" w14:paraId="6559F7F4" w14:textId="77777777" w:rsidTr="005161D5">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="4011E2CF" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2383" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="029AAE22" w14:textId="77777777" w:rsidR="005161D5" w:rsidRPr="00877570" w:rsidRDefault="005161D5" w:rsidP="00192FEF">
+          <w:p w14:paraId="31D4A6B8" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03170521" w14:textId="77777777" w:rsidR="005161D5" w:rsidRPr="00877570" w:rsidRDefault="005161D5" w:rsidP="00953033">
+          <w:p w14:paraId="460CA0AF" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="252C6E00" w14:textId="77777777" w:rsidR="005161D5" w:rsidRPr="00877570" w:rsidRDefault="005161D5" w:rsidP="00953033">
+          <w:p w14:paraId="6D7D2A1F" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3484CA84" w14:textId="77777777" w:rsidR="005161D5" w:rsidRPr="00877570" w:rsidRDefault="005161D5" w:rsidP="00560247">
+          <w:p w14:paraId="75C5CB37" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00877570" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005161D5" w:rsidRPr="00877570" w14:paraId="3C5740B9" w14:textId="77777777" w:rsidTr="005161D5">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="62E8B5D1" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2383" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="478A28DA" w14:textId="77777777" w:rsidR="005161D5" w:rsidRPr="00EA57A1" w:rsidRDefault="005161D5" w:rsidP="00953033"/>
+          <w:p w14:paraId="0936F359" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00EA57A1" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4E0B8A" w14:textId="77777777" w:rsidR="005161D5" w:rsidRDefault="005161D5" w:rsidP="000015CE"/>
+          <w:p w14:paraId="1C225023" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1D6687" w14:textId="77777777" w:rsidR="005161D5" w:rsidRDefault="005161D5" w:rsidP="000015CE"/>
+          <w:p w14:paraId="6B690808" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="65F32820" w14:textId="77777777" w:rsidR="005161D5" w:rsidRDefault="005161D5" w:rsidP="000015CE"/>
+          <w:p w14:paraId="37661963" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005161D5" w:rsidRPr="00877570" w14:paraId="688C6F0F" w14:textId="77777777" w:rsidTr="005161D5">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="61812A6D" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2383" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5ABEAA" w14:textId="77777777" w:rsidR="005161D5" w:rsidRPr="00EA57A1" w:rsidRDefault="005161D5" w:rsidP="00953033"/>
+          <w:p w14:paraId="1493FE60" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00EA57A1" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06516836" w14:textId="77777777" w:rsidR="005161D5" w:rsidRDefault="005161D5" w:rsidP="000015CE"/>
+          <w:p w14:paraId="0C926E7D" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7C179B2F" w14:textId="77777777" w:rsidR="005161D5" w:rsidRDefault="005161D5" w:rsidP="000015CE"/>
+          <w:p w14:paraId="68A55B11" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="30A9436D" w14:textId="77777777" w:rsidR="005161D5" w:rsidRDefault="005161D5" w:rsidP="000015CE"/>
+          <w:p w14:paraId="2AA39B14" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005161D5" w:rsidRPr="00877570" w14:paraId="5BF389C6" w14:textId="77777777" w:rsidTr="005161D5">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00877570" w14:paraId="5D1E0419" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2383" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8D70B5" w14:textId="77777777" w:rsidR="005161D5" w:rsidRPr="00EA57A1" w:rsidRDefault="005161D5" w:rsidP="00953033"/>
+          <w:p w14:paraId="33458179" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00EA57A1" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4329BCED" w14:textId="77777777" w:rsidR="005161D5" w:rsidRDefault="005161D5" w:rsidP="000015CE"/>
+          <w:p w14:paraId="0C84CBB0" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="33419C9A" w14:textId="77777777" w:rsidR="005161D5" w:rsidRDefault="005161D5" w:rsidP="000015CE"/>
+          <w:p w14:paraId="5D86D269" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="772184E0" w14:textId="77777777" w:rsidR="005161D5" w:rsidRDefault="005161D5" w:rsidP="000015CE"/>
+          <w:p w14:paraId="1842FE2F" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28F94946" w14:textId="77777777" w:rsidR="00DA63D3" w:rsidRDefault="00DA63D3" w:rsidP="00DA63D3">
+    <w:p w14:paraId="639027AB" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E7CBBD2" w14:textId="77777777" w:rsidR="003B456B" w:rsidRDefault="003B456B" w:rsidP="003B456B">
+    <w:p w14:paraId="2C4EBD3D" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B456B" w:rsidRPr="00060D03" w14:paraId="26606380" w14:textId="77777777" w:rsidTr="00060D03">
+      <w:tr w:rsidR="0085571A" w:rsidRPr="00060D03" w14:paraId="30126678" w14:textId="77777777" w:rsidTr="00D12C16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="123E6CBD" w14:textId="77777777" w:rsidR="003B456B" w:rsidRPr="00060D03" w:rsidRDefault="003B456B" w:rsidP="003B456B">
+          <w:p w14:paraId="63BE9923" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060D03" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00060D03">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">LADO Rationale </w:t>
-[...5 lines deleted...]
-              <w:t>a</w:t>
+              <w:t xml:space="preserve">LADO Rationale and Actions </w:t>
             </w:r>
             <w:r w:rsidRPr="00060D03">
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(to be completed by the LADO)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FDE5577" w14:textId="77777777" w:rsidR="003B456B" w:rsidRPr="00060D03" w:rsidRDefault="003B456B" w:rsidP="003B456B">
-[...46 lines deleted...]
-          <w:p w14:paraId="44901116" w14:textId="77777777" w:rsidR="006E6BC1" w:rsidRDefault="006E6BC1" w:rsidP="003B456B">
+          <w:p w14:paraId="2205B499" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060D03" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FEE261A" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Description of concern:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E388916" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59F0026F" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="679A3676" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22283A6A" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Is LADO threshold met at this time?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65EC492A" w14:textId="77777777" w:rsidR="006E6BC1" w:rsidRDefault="006E6BC1" w:rsidP="003B456B">
-[...20 lines deleted...]
-          <w:p w14:paraId="0C9BD79B" w14:textId="77777777" w:rsidR="006E6BC1" w:rsidRPr="00060D03" w:rsidRDefault="006E6BC1" w:rsidP="003B456B">
+          <w:p w14:paraId="7C55BD69" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00505B3C" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25C8CA77" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="230BFD84" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060D03" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>If threshold not met, is it conduct/behaviour or standards of care?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51AB1AFE" w14:textId="77777777" w:rsidR="003B456B" w:rsidRDefault="003B456B" w:rsidP="003B456B">
-[...13 lines deleted...]
-          <w:p w14:paraId="62685B1F" w14:textId="77777777" w:rsidR="006E6BC1" w:rsidRPr="00060D03" w:rsidRDefault="006E6BC1" w:rsidP="003B456B">
+          <w:p w14:paraId="1E09815B" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DB42FB6" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3497470A" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060D03" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Agreed Actions:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="587C90CC" w14:textId="77777777" w:rsidR="003B456B" w:rsidRPr="00060D03" w:rsidRDefault="003B456B" w:rsidP="003B456B">
-[...20 lines deleted...]
-          <w:p w14:paraId="2DC99969" w14:textId="77777777" w:rsidR="006E6BC1" w:rsidRPr="00060D03" w:rsidRDefault="006E6BC1" w:rsidP="003B456B">
+          <w:p w14:paraId="2A8D1018" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060D03" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00AF2ACF" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B0A029E" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A1342D0" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060D03" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Any further role for LADO?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A0F1136" w14:textId="77777777" w:rsidR="003B456B" w:rsidRPr="00060D03" w:rsidRDefault="003B456B" w:rsidP="003B456B">
-[...20 lines deleted...]
-          <w:p w14:paraId="51362CC5" w14:textId="77777777" w:rsidR="003B456B" w:rsidRPr="00060D03" w:rsidRDefault="003B456B" w:rsidP="003B456B">
+          <w:p w14:paraId="3FF6FB95" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060D03" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="011E4AB1" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060D03" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02240753" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060D03" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B39B646" w14:textId="77777777" w:rsidR="0085571A" w:rsidRPr="00060D03" w:rsidRDefault="0085571A" w:rsidP="00D12C16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AD5E87C" w14:textId="77777777" w:rsidR="003B456B" w:rsidRDefault="003B456B" w:rsidP="003B456B">
+    <w:p w14:paraId="4CF1DC50" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B44C5B8" w14:textId="77777777" w:rsidR="003B456B" w:rsidRDefault="003B456B" w:rsidP="00DA63D3">
+    <w:p w14:paraId="759DD747" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78621A87" w14:textId="77777777" w:rsidR="00705133" w:rsidRDefault="00E722FE" w:rsidP="00705133">
+    <w:p w14:paraId="4358C66A" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:ind w:left="-540"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Return to:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...22 lines deleted...]
-        <w:t>(this is a secure email account)</w:t>
+        <w:t>Please complete and return to lado@york.gov.uk (this is a secure email account)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A0A274" w14:textId="77777777" w:rsidR="005A307D" w:rsidRDefault="005A307D" w:rsidP="00705133">
+    <w:p w14:paraId="3FC0A1A8" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:ind w:left="-540"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B852E42" w14:textId="77777777" w:rsidR="005A307D" w:rsidRDefault="005A307D" w:rsidP="00705133">
+    <w:p w14:paraId="5C067901" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:ind w:left="-540"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>For advice please contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4C65F3" w14:textId="77777777" w:rsidR="00705133" w:rsidRDefault="005A307D" w:rsidP="006E6BC1">
+    <w:p w14:paraId="7F5D066F" w14:textId="77777777" w:rsidR="0085571A" w:rsidRDefault="0085571A" w:rsidP="0085571A">
       <w:pPr>
         <w:ind w:left="-540"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>LADO Office – 01904 551783</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. Please leave a message as the number is not </w:t>
+        <w:t xml:space="preserve">LADO Office – 01904 551783. Please leave a message as the number is not </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00D42205">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>manned at all times</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00D42205">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> but we will aim to respond within one working day and the account is checked daily.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F02286" w14:textId="77777777" w:rsidR="00705133" w:rsidRPr="00705133" w:rsidRDefault="00705133" w:rsidP="00BD0033">
-[...20 lines deleted...]
-    <w:sectPr w:rsidR="00BD0033" w:rsidRPr="00BD0033" w:rsidSect="000D0C2E">
+    <w:p w14:paraId="23786656" w14:textId="3F829439" w:rsidR="00615B21" w:rsidRPr="0085571A" w:rsidRDefault="00615B21" w:rsidP="0085571A"/>
+    <w:sectPr w:rsidR="00615B21" w:rsidRPr="0085571A" w:rsidSect="0085571A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="539" w:right="1797" w:bottom="1304" w:left="1797" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5168AE3C" w14:textId="77777777" w:rsidR="00761937" w:rsidRDefault="00761937">
+    <w:p w14:paraId="49597CE8" w14:textId="77777777" w:rsidR="00972219" w:rsidRDefault="00972219">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37992163" w14:textId="77777777" w:rsidR="00761937" w:rsidRDefault="00761937">
+    <w:p w14:paraId="384CDCAF" w14:textId="77777777" w:rsidR="00972219" w:rsidRDefault="00972219">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="06BA5F0A" w14:textId="77777777" w:rsidR="005B2D1E" w:rsidRDefault="005B2D1E" w:rsidP="007514E1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72FAB440" w14:textId="77777777" w:rsidR="005F2C1B" w:rsidRDefault="008B4721" w:rsidP="007514E1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FD52F6">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="36DCB416" w14:textId="77777777" w:rsidR="005B2D1E" w:rsidRDefault="005B2D1E" w:rsidP="003324DB">
+  <w:p w14:paraId="16E1E92C" w14:textId="77777777" w:rsidR="005F2C1B" w:rsidRDefault="005F2C1B" w:rsidP="003324DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="250909D0" w14:textId="77777777" w:rsidR="005B2D1E" w:rsidRDefault="005B2D1E" w:rsidP="007514E1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68599180" w14:textId="77777777" w:rsidR="005F2C1B" w:rsidRDefault="008B4721" w:rsidP="007514E1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E85E6D">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="66CA34AC" w14:textId="77777777" w:rsidR="005B2D1E" w:rsidRPr="00410A0E" w:rsidRDefault="005B2D1E" w:rsidP="007E5B64">
+  <w:p w14:paraId="4F2FBD6E" w14:textId="6542C63A" w:rsidR="005F2C1B" w:rsidRPr="00410A0E" w:rsidRDefault="008B4721" w:rsidP="007E5B64">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">LADO Referral Form </w:t>
-[...6 lines deleted...]
-      <w:t>January 2025</w:t>
+      <w:t>LADO Referral Form March 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E8DE831" w14:textId="77777777" w:rsidR="00761937" w:rsidRDefault="00761937">
+    <w:p w14:paraId="5FAE5E1D" w14:textId="77777777" w:rsidR="00972219" w:rsidRDefault="00972219">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="370D6170" w14:textId="77777777" w:rsidR="00761937" w:rsidRDefault="00761937">
+    <w:p w14:paraId="7A98921B" w14:textId="77777777" w:rsidR="00972219" w:rsidRDefault="00972219">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...836 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004A7A5B"/>
-[...337 lines deleted...]
-    <w:rsid w:val="00FF4AF6"/>
+    <w:rsidRoot w:val="0085571A"/>
+    <w:rsid w:val="000E1983"/>
+    <w:rsid w:val="001D0CD0"/>
+    <w:rsid w:val="00373EBA"/>
+    <w:rsid w:val="003F57B9"/>
+    <w:rsid w:val="00504FC1"/>
+    <w:rsid w:val="005D2805"/>
+    <w:rsid w:val="005F2C1B"/>
+    <w:rsid w:val="00615B21"/>
+    <w:rsid w:val="006523A4"/>
+    <w:rsid w:val="00662759"/>
+    <w:rsid w:val="0085571A"/>
+    <w:rsid w:val="00895D9C"/>
+    <w:rsid w:val="008B4721"/>
+    <w:rsid w:val="00972219"/>
+    <w:rsid w:val="00B21150"/>
+    <w:rsid w:val="00D268A9"/>
+    <w:rsid w:val="00E00F74"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2FA2BDF4"/>
+  <w14:docId w14:val="66A2D52B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0DC8088A-7169-4D0B-B817-55F5600129FD}"/>
+  <w15:docId w15:val="{32B4E8D4-DBFE-4FDB-B0E4-BCE80C5E3A07}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7488,389 +6087,1420 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...12 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="003324DB"/>
+    <w:link w:val="FooterChar"/>
+    <w:rsid w:val="0085571A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="003324DB"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0085571A"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="006E645D"/>
+    <w:rsid w:val="0085571A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:rsid w:val="0085571A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00410A0E"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B4721"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...19 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A0778E"/>
+    <w:rsid w:val="008B4721"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...65 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...79 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saferchildrenyork.org.uk/cyscp-1/report-concern-child-young-person" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lado@york.gov.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lado@york.gov.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saferchildrenyork.org.uk/cyscp-1/report-concern-child-young-person" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0AC7406019164BD5985D3253B9D9E024"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2B6C01DF-7D94-4815-8D08-918528F3693E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB08AB" w:rsidRDefault="00940017" w:rsidP="00940017">
+          <w:pPr>
+            <w:pStyle w:val="0AC7406019164BD5985D3253B9D9E024"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00020CDD">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013438"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0D8C4B6A-BE96-4D9D-9BB7-1F0BC4E36F0D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F51D39" w:rsidRDefault="00AB08AB">
+          <w:r w:rsidRPr="00C83720">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00940086"/>
+    <w:rsid w:val="000E1983"/>
+    <w:rsid w:val="005D2805"/>
+    <w:rsid w:val="00895D9C"/>
+    <w:rsid w:val="00940017"/>
+    <w:rsid w:val="00940086"/>
+    <w:rsid w:val="00AB08AB"/>
+    <w:rsid w:val="00AE105E"/>
+    <w:rsid w:val="00B3788B"/>
+    <w:rsid w:val="00D268A9"/>
+    <w:rsid w:val="00E16F8B"/>
+    <w:rsid w:val="00F51D39"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB08AB"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0AC7406019164BD5985D3253B9D9E024">
+    <w:name w:val="0AC7406019164BD5985D3253B9D9E024"/>
+    <w:rsid w:val="00940017"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7878,54 +7508,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -8078,156 +7708,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>872</Words>
-  <Characters>4975</Characters>
+  <Words>885</Words>
+  <Characters>5048</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Norfolk County Council</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5836</CharactersWithSpaces>
+  <CharactersWithSpaces>5922</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>LADO –Information (please ensure the whole form is complete before passing to admin, circle relevant options)</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>duczh</dc:creator>
+  <dc:creator>Metcalfe, Louise</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>